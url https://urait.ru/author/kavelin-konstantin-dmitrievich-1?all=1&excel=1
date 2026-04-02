--- v1 (2026-02-12)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>13.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>