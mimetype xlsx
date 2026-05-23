--- v2 (2026-04-02)
+++ v3 (2026-05-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
-[...1 lines deleted...]
-    <t>02.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+  <si>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,66 +148,63 @@
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
     <t>Несколько лет протекло с того времени, когда реформа, произведенная в России Петром Великим, еще была предметом общего и безусловного удивления, однако и по сей день она вызывает противоречивую реакцию. Мнения о реформе разделились; и в их вражде речь идет не о частном событии русской истории, но о судьбах России, о ее прошедшем, настоящем и будущем. Кавелин в настоящем издании поднимает вопрос о реформах, произведенных Петром Великим в гражданском судопроизводстве, а также о влияние его на гражданское законодательство, которое было чрезвычайно сильным и отразилось в правах имущественных (вещных) и правах по обязательствам (личных), в наследственном праве и гражданском судопроизводстве. Книга поделена на две части. Первая заключает в себе учение о гражданском судопроизводстве, по Уложению и новоуказанным статьям, вторая — изменения, произведенные в гражданском судопроизводстве Петром Великим и узаконениями последующих царствований, до Учреждения о губерниях.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-05695-2</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>26.01.2017</t>
   </si>
   <si>
     <t>МЫСЛИ И ЗАМЕТКИ О РУССКОЙ ИСТОРИИ. ИЗБРАННЫЕ СОЧИНЕНИЯ</t>
   </si>
   <si>
-    <t>В основу настоящего издания положены статьи К. Д. Кавелина по философии русской истории и культуры, которые были высоко оценены современниками и получили колоссальный резонанс, заметно повлияв на русскую историческую и общественную мысль. В сборник входят публикации, рекомендуемые программами высших учебных заведений по истории России, истории философии, истории культуры и ряду других дисциплин в качестве дополнительной литературы. Для студентов высших учебных заведений и всех интересующихся историей русской философии.</t>
+    <t>В основу настоящего издания положены статьи К. Д. Кавелина по философии русской истории и культуры, которые были высоко оценены современниками и получили колоссальный резонанс, заметно повлияв на русскую историческую и общественную мысль. В сборник входят публикации, рекомендуемые программами высших учебных заведений по истории России, истории философии, истории культуры и ряду других дисциплин в качестве дополнительной литературы.</t>
   </si>
   <si>
     <t>978-5-534-12124-7</t>
   </si>
   <si>
     <t>87.3(2)</t>
   </si>
   <si>
     <t>НАШ УМСТВЕННЫЙ СТРОЙ. ИЗБРАННЫЕ СОЧИНЕНИЯ</t>
   </si>
   <si>
     <t>Философия</t>
-  </si>
-[...1 lines deleted...]
-    <t>В основу настоящего издания положены статьи К. Д. Кавелина по философии русской истории и культуры, которые были высоко оценены современниками и получили колоссальный резонанс, заметно повлияв на русскую историческую и общественную мысль. В сборник входят публикации, рекомендуемые программами высших учебных заведений по истории России, истории философии, истории культуры и ряду других дисциплин в качестве дополнительной литературы.</t>
   </si>
   <si>
     <t>978-5-534-12130-8</t>
   </si>
   <si>
     <t>16.03.2018</t>
   </si>
   <si>
     <t>О РУССКОМ КРЕСТЬЯНСТВЕ</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>История государства и права</t>
   </si>
   <si>
     <t>В книге представлен труд выдающего русского мыслителя и историка Кавелина, посвященный вопросам русского крестьянства, который был одним из творцов крестьянского законодательства 1861 года и в числе первых отечественных ученых исследовал сельскую общину, в сохранении которой видел основу социальной и экономической устойчивости России. В издании представлен взгляд историка на русскую сельскую общину, приведены главы из книги «Крестьянский вопрос: исследование о значении у нас крестьянского дела, причинах его упадка и мерах к поднятию сельского хозяйства и быта поселян». Рассмотрены общинное владение, поземельная община в новой и древней России, землевладение в Западной Европе, а также вопрос об освобождении крестьян и другие размышления автора.</t>
   </si>
   <si>
     <t>978-5-534-05694-5</t>
   </si>
 </sst>
 </file>
 
@@ -995,125 +992,125 @@
         <v>193</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>899.0</v>
       </c>
       <c r="M7" s="9">
         <v>989.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="8">
         <v>0.354</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>564194</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2025</v>
       </c>
       <c r="J8" s="8">
         <v>315</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1349.0</v>
       </c>
       <c r="M8" s="9">
         <v>1479.0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="R8" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="S8" s="6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6">
         <v>63.3</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y8" s="8">
         <v>0.501</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>