--- v1 (2026-02-08)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>08.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>10.03.2021</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ И ЗАРУБЕЖНОЕ ТРУДОВОЕ ПРАВО. Учебник для вузов</t>
   </si>
   <si>
     <t>Батусова Е. С., Базыкин А. Е., Казаков С. О. ; Отв. ред. Буянова М. О.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Предлагаемый курс учебник включает в себя анализ международного трудового права, а также трудового права Европейского Союза, Германии, Франции, США и Китайской народной республики. Материал изложен в соответствии с программой курса трудового права и образовательными стандартами подготовки магистров и бакалавров по направлению «Юриспруденция» и дает читателю объективную характеристику современного трудового права, а также понимание перспектив его развития в современных условиях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, научных и практических работников, а также для всех интересующихся проблемами современного трудового права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13927-3</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.10.2019</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ ПО ТРУДОВОМУ ПРАВУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петров А. Я.</t>
   </si>