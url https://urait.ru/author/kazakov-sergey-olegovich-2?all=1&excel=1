--- v3 (2026-05-21)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Предлагаемый курс учебник включает в себя анализ международного трудового права, а также трудового права Европейского Союза, Германии, Франции, США и Китайской народной республики. Материал изложен в соответствии с программой курса трудового права и образовательными стандартами подготовки магистров и бакалавров по направлению «Юриспруденция» и дает читателю объективную характеристику современного трудового права, а также понимание перспектив его развития в современных условиях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, научных и практических работников, а также для всех интересующихся проблемами современного трудового права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13927-3</t>
   </si>
   <si>
     <t>67.405я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.10.2019</t>
   </si>
   <si>
     <t>ОТВЕТСТВЕННОСТЬ ПО ТРУДОВОМУ ПРАВУ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Петров А. Я.</t>
   </si>
   <si>
-    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей образовательных организаций высшего юридического образования, юридических факультетов университетов и академий. Книга будет также интересна и полезна работодателям и их представителям, профсоюзным органам, юристам-практикам и менеджерам по персоналу.</t>
+    <t>В пособии рассмотрены теоретические и практические вопросы ответственности по российскому трудовому праву, а также обоснованы нетрадиционные подходы к решению проблем ответственности по трудовому законодательству. В издании использованы нормативные правовые акты, содержащие нормы российского трудового права. Достоинством издания является исследование судебной практики: постановлений и определений Конституционного Суда Российской Федерации, постановлений Пленума Верховного Суда Российской Федерации, решений, определений и постановлений судов общей юрисдикции по конкретным трудовым делам. Вносятся предложения по совершенствованию Трудового кодекса Российской Федерации и других нормативных правовых актов, содержащих нормы трудового права об ответственности.</t>
   </si>
   <si>
     <t>978-5-534-12561-0</t>
   </si>
   <si>
     <t>67.405.1я73</t>
   </si>
   <si>
     <t>28.12.2024</t>
   </si>
   <si>
     <t>ТРУДОВОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Буянова М. О., Казаков С. О., Панарина М. М. ; Под ред. Буяновой М.О.</t>
   </si>
   <si>
     <t>В Общую часть трудового права входят нормы, относящиеся ко всем или большинству институтов трудового права. Она включает в себя институты, определяющие предмет и метод трудового права, цели и задачи трудового законодательства, принципы, источники, правоотношения, субъекты, а также основы социального партнерства в сфере труда. Материал изложен в соответствии с программой курса трудового права и образовательными стандартами подготовки магистров и бакалавров по направлению «Юриспруденция» и дает читателю объективную характеристику современного трудового права, а также понимание перспектив его развития в современных условиях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям, аспирантов, преподавателей вузов, научных и практических работников, а также для всех интересующихся проблемами современного трудового права.</t>
   </si>
   <si>
     <t>978-5-534-21344-7</t>
   </si>
   <si>
     <t>12.02.2024</t>
   </si>