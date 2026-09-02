--- v4 (2026-07-13)
+++ v5 (2026-09-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>13.07.2026</t>
+    <t>02.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>