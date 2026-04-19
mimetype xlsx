--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>04.03.2026</t>
+    <t>19.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -178,51 +178,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Учебник предназначен для формирования профессиональных компетенций в области анализа консо лидированного бизнеса. Рассмотрены концептуальные, аналитические и управленческие возможности консолидированной финансовой отчетности как комплексной системы аналитических показателей деятельности компании для ключевых стейкхолдеров и всех заинтересованных пользователей. Предложены практические методы и методики анализа различных направлений консолидированного бизнеса, предоставляющих достоверную информацию для принятия экономических, проектных, инвестиционных и иных бизнес-решений. Разобрана методика экс пресс-анализа, позволяющая проводить диагностику ключевых индикаторов компании и на их основе выявлять наиболее значимые факторы устойчивого раз вития. Обновленная версия учебника включает аналитику холдинговых компаний, включающую анализ бизнеса группы в целом, а также входящих в него компаний с учетом их роли и функционального назначения в общем бизнесе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, слушателей учебных центров повышения квалификации, бухгалтеров, аудиторов, финансовых аналитиков и подготовки к сдаче квалификационных экзаменов.</t>
   </si>
   <si>
     <t>978-5-534-20381-3</t>
   </si>
   <si>
     <t>65.053я723</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>АУДИТ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Казакова Н. А., Ефремова Е. И. ; Под общ. ред. Казаковой Н.А.</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены нормативно-правовые и теоретические основы аудиторской деятельности в Российской Федерации, направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. В данном издании учебника актуализированы профессиональные стандарты управления качеством в аудиторских организациях, принципы профессиональной этики и независимости аудиторов, а также связанные с аудитом бухгалтерской отчетности вопросы новых ФСБУ, в том числе 4/2023 "Бухгалтерская (финансовая) отчетность" Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
+    <t>В курсе рассмотрены нормативно-правовые и теоретические основы аудиторской деятельности в Российской Федерации, направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. В данном издании актуализированы профессиональные стандарты управления качеством в аудиторских организациях, принципы профессиональной этики и независимости аудиторов, а также связанные с аудитом бухгалтерской отчетности вопросы новых ФСБУ, в том числе 4/2023 "Бухгалтерская (финансовая) отчетность" Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
   </si>
   <si>
     <t>978-5-534-21846-6</t>
   </si>
   <si>
     <t>29.01.2026</t>
   </si>
   <si>
     <t>АУДИТ 6-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе рассмотрены нормативно-правовые и теоретические основы аудиторской деятельности в Российской Федерации, направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
   </si>
   <si>
     <t>978-5-534-21845-9</t>
   </si>
   <si>
     <t>ПРАКТИЧЕСКИЙ АУДИТ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Казакова Н. А., Ефремова Е. И. ; Под ред. Казаковой Н.А.</t>
   </si>
   <si>
     <t>В курсе рассмотрены направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
   </si>