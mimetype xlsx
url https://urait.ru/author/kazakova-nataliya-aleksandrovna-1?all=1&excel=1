--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>19.04.2026</t>
+    <t>04.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>Курс предназначен для формирования профессиональных компетенций в области анализа консолидированного бизнеса. Рассмотрены концептуальные, аналитические и управленческие возможности консолидированной финансовой отчетности как комплексной системы аналитических показателей деятельности компании для ключевых стейкхолдеров и всех заинтересованных пользователей. Предложены практические методы и методики анализа различных направлений консолидированного бизнеса, предоставляющих достоверную информацию для принятия экономических, проектных, инвестиционных и иных бизнес-решений. Разобрана методика экспресс-анализа, позволяющая проводить диагностику ключевых индикаторов компании и на их основе выявлять наиболее значимые факторы устойчивого развития. Обновленная версия курса содержит аналитику холдинговых компаний, включающую анализ бизнеса группы в целом, а также входящих в него компаний с учетом их роли и функционального назначения в общем бизнесе.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20351-6</t>
   </si>
   <si>
     <t>65.053я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>АНАЛИЗ ФИНАНСОВОЙ ОТЧЕТНОСТИ. КОНСОЛИДИРОВАННЫЙ БИЗНЕС 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебник предназначен для формирования профессиональных компетенций в области анализа консо лидированного бизнеса. Рассмотрены концептуальные, аналитические и управленческие возможности консолидированной финансовой отчетности как комплексной системы аналитических показателей деятельности компании для ключевых стейкхолдеров и всех заинтересованных пользователей. Предложены практические методы и методики анализа различных направлений консолидированного бизнеса, предоставляющих достоверную информацию для принятия экономических, проектных, инвестиционных и иных бизнес-решений. Разобрана методика экс пресс-анализа, позволяющая проводить диагностику ключевых индикаторов компании и на их основе выявлять наиболее значимые факторы устойчивого раз вития. Обновленная версия учебника включает аналитику холдинговых компаний, включающую анализ бизнеса группы в целом, а также входящих в него компаний с учетом их роли и функционального назначения в общем бизнесе. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, слушателей учебных центров повышения квалификации, бухгалтеров, аудиторов, финансовых аналитиков и подготовки к сдаче квалификационных экзаменов.</t>
+    <t>Учебник предназначен для формирования профессиональных компетенций в области анализа консолидированного бизнеса. Рассмотрены концептуальные, аналитические и управленческие возможности консолидированной финансовой отчетности как комплексной системы аналитических показателей деятельности компании для ключевых стейкхолдеров и всех заинтересованных пользователей. Предложены практические методы и методики анализа различных направлений консолидированного бизнеса, предоставляющих достоверную информацию для принятия экономических, проектных, инвестиционных и иных бизнес-решений. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, слушателей учебных центров повышения квалификации, бухгалтеров, аудиторов, финансовых аналитиков и подготовки к сдаче квалификационных экзаменов.</t>
   </si>
   <si>
     <t>978-5-534-20381-3</t>
   </si>
   <si>
     <t>65.053я723</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>АУДИТ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Казакова Н. А., Ефремова Е. И. ; Под общ. ред. Казаковой Н.А.</t>
   </si>
   <si>
     <t>Бухгалтерский учет и аудит. Налоговый учет</t>
   </si>
   <si>
     <t>В курсе рассмотрены нормативно-правовые и теоретические основы аудиторской деятельности в Российской Федерации, направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. В данном издании актуализированы профессиональные стандарты управления качеством в аудиторских организациях, принципы профессиональной этики и независимости аудиторов, а также связанные с аудитом бухгалтерской отчетности вопросы новых ФСБУ, в том числе 4/2023 "Бухгалтерская (финансовая) отчетность" Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
   </si>
   <si>
     <t>978-5-534-21846-6</t>
   </si>
@@ -220,69 +220,69 @@
   <si>
     <t>ПРАКТИЧЕСКИЙ АУДИТ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Казакова Н. А., Ефремова Е. И. ; Под ред. Казаковой Н.А.</t>
   </si>
   <si>
     <t>В курсе рассмотрены направления практического аудита, специальные вопросы, представляющие актуальность в различных видах аудиторских заданий. Курс включает дополнительный практический материал, размещенный на сайте urait.ru. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по всем направлениям и специальностям, в учебные планы которых включена дисциплина «Аудит», в том числе с учетом отраслевой специфики. Курс может использоваться в системе дополнительного образования и повышения квалификации (переподготовки) аудиторов.</t>
   </si>
   <si>
     <t>978-5-534-21844-2</t>
   </si>
   <si>
     <t>19.10.2023</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ СТРАТЕГИЧЕСКИЙ АНАЛИЗ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Стратегический менеджмент</t>
   </si>
   <si>
-    <t>Курс посвящен вопросам современного стратегического анализа как важнейшей креативной функции управления развитием бизнеса. Разбираются наиболее популярные методы разработки стратегии и профиля бизнес-среды с формированием количественной оценки риск-факторов. Расширена информационная база формирования и мониторинга стратегии устойчивого развития, а также подходы к идентификации рисков в соответствии со стандартами профессиональной деятельности. Издание включает теоретический материал, практические задания, деловые ситуации, вопросы для обсуждения на семинарах, глоссарий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов магистратуры, системы дополнительного профессионального образования, учебных центров повышения квалификации, специалистов в обла сти экономики, финансов и управления бизнесом, а также при подготовке к сдаче квалификационных экзаменов, включая аналитиков, аудиторов, менеджеров и консультантов по стратегическому управлению бизнесом.</t>
+    <t>Курс посвящен вопросам современного стратегического анализа как важнейшей креативной функции управления развитием бизнеса. Разбираются наиболее популярные методы разработки стратегии и профиля бизнес-среды с формированием количественной оценки риск-факторов. Расширена информационная база формирования и мониторинга стратегии устойчивого развития, а также подходы к идентификации рисков в соответствии со стандартами профессиональной деятельности. Издание включает теоретический материал, практические задания, деловые ситуации, вопросы для обсуждения на семинарах, глоссарий. Для студентов магистратуры, системы дополнительного профессионального образования, учебных центров повышения квалификации, специалистов в обла сти экономики, финансов и управления бизнесом, а также при подготовке к сдаче квалификационных экзаменов, включая аналитиков, аудиторов, менеджеров и консультантов по стратегическому управлению бизнесом.</t>
   </si>
   <si>
     <t>978-5-534-17949-1</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>29.06.2018</t>
   </si>
   <si>
     <t>ФИНАНСОВЫЙ АНАЛИЗ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>Курс поможет освоить базовые методы и методики финансового анализа, основанные на материалах отечественной и зарубежной науки и практики, приобрести практические навыки проведения анализа, отбора аналитической информации и ее оценки для реализации эффективной экономической политики, для подготовки и принятия обоснованных управленческих решений, планирования и контроля. В конце каждой темы приведены контрольные вопросы, тесты и практические задания для проверки знаний. Курс включает в себя также практикум по финансовому анализу компании.</t>
+    <t>Курс поможет освоить базовые методы и методики финансового анализа, основанные на материалах отечественной и зарубежной науки и практики, приобрести практические навыки проведения анализа, отбора аналитической информации и ее оценки для реализации эффективной экономической политики, для подготовки и принятия обоснованных управленческих решений, планирования и контроля. В конце каждой темы приведены контрольные вопросы и практические задания для проверки знаний. Курс включает в себя также практикум по финансовому анализу компании.</t>
   </si>
   <si>
     <t>978-5-534-16315-5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>