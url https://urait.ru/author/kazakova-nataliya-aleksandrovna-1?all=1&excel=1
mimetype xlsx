--- v3 (2026-06-04)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>04.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>