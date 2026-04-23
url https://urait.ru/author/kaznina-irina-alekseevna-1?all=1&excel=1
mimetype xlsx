--- v2 (2026-03-05)
+++ v3 (2026-04-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>05.03.2026</t>
+    <t>24.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>