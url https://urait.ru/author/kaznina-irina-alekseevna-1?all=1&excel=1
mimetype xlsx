--- v3 (2026-04-23)
+++ v4 (2026-06-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>24.04.2026</t>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>20.09.2019</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ, СВЯЗАННЫЕ С НЕЗАКОННЫМ ОБОРОТОМ НАРКОТИКОВ. Учебник для СПО</t>
   </si>
   <si>
     <t>Лапатников М. В., Николаева Т. А., Казнина И. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>В курсе рассматриваются особенности возбуждения и расследования уголовных дел о преступлениях, связанных с незаконным оборотом наркотиков. Особое внимание уделяется тем проблемным вопросам, с которыми сталкиваются практические сотрудники как при реализации оперативно-разыскной деятельности по преступлениям данной категории, так и непосредственно на предварительном расследовании. Отдельно рассматриваются особенности производства административно-процессуальных действий при выявлении и документировании фактов незаконного оборота наркотических средств и психотропных веществ. Курс подготовлен на основе действующего законодательства, а также анализа следственно-судебной практики. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования юридического профиля, а также преподавателей, практических работников правоохранительных органов.</t>
+    <t>В учебном пособии рассматриваются особенности возбуждения и расследования уголовных дел о преступлениях, связанных с незаконным оборотом наркотиков. Особое внимание уделяется тем проблемным вопросам, с которыми сталкиваются практические сотрудники как при реализации оперативно-разыскной деятельности по преступлениям данной категории, так и непосредственно на предварительном расследовании. Отдельно рассматриваются особенности производства административно-процессуальных действий при выявлении и документировании фактов незаконного оборота наркотических средств и психотропных веществ.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12174-2</t>
   </si>
   <si>
     <t>67.73я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.07.2019</t>
   </si>
   <si>
     <t>РАССЛЕДОВАНИЕ ПРЕСТУПЛЕНИЙ, СВЯЗАННЫХ С НЕЗАКОННЫМ ОБОРОТОМ НАРКОТИКОВ. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В курсе рассматриваются особенности возбуждения и расследования уголовных дел о преступлениях, связанных с незаконным оборотом наркотиков. Особое внимание уделяется тем проблемным вопросам, с которыми сталкиваются практические сотрудники как при реализации оперативно-разыскной деятельности по преступлениям данной категории, так и непосредственно на предварительном расследовании. Отдельно рассматриваются особенности производства административно-процессуальных действий при выявлении и документировании фактов незаконного оборота наркотических средств и психотропных веществ. Курс подготовлен на основе действующего законодательства, а также анализа следственно-судебной практики. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля, обучающихся по программам академического бакалавриата, специалитета и магистратуры, а также аспирантов, преподавателей, практических работников правоохранительных органов.</t>
+    <t>В учебном пособии рассматриваются особенности возбуждения и расследования уголовных дел о преступлениях, связанных с незаконным оборотом наркотиков. Особое внимание уделяется тем проблемным вопросам, с которыми сталкиваются практические сотрудники как при реализации оперативно-разыскной деятельности по преступлениям данной категории, так и непосредственно на предварительном расследовании. Отдельно рассматриваются особенности производства административно-процессуальных действий при выявлении и документировании фактов незаконного оборота наркотических средств и психотропных веществ. Пособие подготовлено на основе действующего законодательства, а также анализа следственно-судебной практики.</t>
   </si>
   <si>
     <t>978-5-534-11123-1</t>
   </si>
   <si>
     <t>67.73я73</t>
   </si>
   <si>
     <t>14.10.2020</t>
   </si>
   <si>
     <t>УГОЛОВНЫЙ ПРОЦЕСС РОССИИ (ОБЩАЯ ЧАСТЬ. ДОСУДЕБНОЕ ПРОИЗВОДСТВО). ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Ковтуна  Н.Н.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>С целью повышения эффективности процесса обучения авторы учебно-практического пособия сознательно акцентировали те основные коллизии и проблемы, которые объективировала текущая судебно-следственная практика уголовного судопроизводства России или кото-рые стали предметом серьезных дискуссий в доктрине российского уго-ловно-процессуаль ного права. Как следствие, научно-исследовательская составляющая данного издания не только органично дополняет соб-ственно учебно-методи ческие материалы, но и служит средством вовле-чения заинтересованных обучаемых в совместную научно-исследовательскую работу, средством воспитания и подготовки высоко-квалифицированных и эрудированных специалистов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для курсантов и слушателей образователь-ных организаций системы Министерства внутренних дел Российской Федерации, преподавателей и практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-13943-3</t>
   </si>