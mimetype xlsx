--- v4 (2026-06-12)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>12.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>