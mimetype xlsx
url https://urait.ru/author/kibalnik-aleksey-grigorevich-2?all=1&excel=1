--- v1 (2026-02-07)
+++ v2 (2026-04-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>07.02.2026</t>
+    <t>02.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>