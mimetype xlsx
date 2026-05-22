--- v2 (2026-04-02)
+++ v3 (2026-05-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>02.04.2026</t>
+    <t>22.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>