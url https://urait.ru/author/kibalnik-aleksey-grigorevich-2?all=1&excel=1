--- v3 (2026-05-22)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
-[...1 lines deleted...]
-    <t>22.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>05.06.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ УГОЛОВНОЕ ПРАВО 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Арямов А. А., Русанов Г. А., Под общ. ред. Бриллиантова А.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Уголовное право</t>
   </si>
   <si>
-    <t>Главная цель настоящего издания — помочь студентам в овладении основными теоретическими знаниями в сфере международного уголовного права. В курсе рассмотрены методология международного уголовного права и его доктрины. Подробно изложены вопросы международной уголовной ответственности, в том числе процессуальные аспекты ее реализации, а также понятие и виды международных преступлений и преступлений международного характера. Раскрываются проблемы взаимодействия с национальными уголовно-правовыми системами. Для лучшего восприятия и понимания сути излагаемого материала учебник подробно структурирован, а избранный авторами стиль изложения поможет разобраться даже в самых сложных вопросах. Поэтому книга будет интересна и полезна не только студентам, обучающимся по юридическим направлениям и специальностям, но и практическим работникам.</t>
+    <t>Главная цель настоящего издания — помочь студентам в овладении основными теоретическими знаниями в сфере международного уголовного права. В учебнике рассмотрены методология международного уголовного права и его доктрины. Подробно изложены вопросы международной уголовной ответственности, в том числе процессуальные аспекты ее реализации, а также понятие и виды международных преступлений и преступлений международного характера. Раскрываются проблемы взаимодействия с национальными уголовно-правовыми системами. Для лучшего восприятия и понимания сути излагаемого материала он подробно структурирован, а избранный авторами стиль изложения поможет разобраться даже в самых сложных вопросах. Поэтому учебник будет интересен и полезен не только студентам, обучающимся по юридическим направлениям и специальностям, но и практическим работникам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19483-8</t>
   </si>
   <si>
     <t>67.408я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>15.07.2023</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ УГОЛОВНОЕ ПРАВО 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Наумов А. В., Кибальник А. Г., Волосюк П. В., Иванов А. Ю. ; Под ред. Наумова А.В., Кибальника А.Г.</t>
   </si>
   <si>
     <t>Курс по международному уголовному праву подготовлен в соответствии с действующими актами международного права, федеральным законодательством Российской Федерации, решениями международных уголовных судов (трибуналов) и типовой программой для высших юридических учебных заведений. В курсе раскрыты принципы и основные институты Общей части международного уголовного права, рассмотрены система и виды преступлений против мира и безопасности человечества и конвенционных преступлений, проанализированы основные вопросы международного сотрудничества в сфере уголовной юстиции. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов бакалавриата и магистратуры, аспирантов, преподавателей юридических факультетов и факультетов международных отношений высших учебных заведений, а также специалистов и практиков в области международного права и международных отношений.</t>
   </si>
@@ -190,123 +190,120 @@
   <si>
     <t>24.01.2024</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ В СФЕРЕ ЭКОНОМИКИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Лопашенко Н. А., Третьяк М. И. ; Отв. ред. Наумов А. В., Кибальник А. Г.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право», составленным на основе учебника под редакцией А. В. Наумова и А. Г. Кибальника «Уголовное право. В 2 т. Т.2. Особенная часть» (5-е изд., перераб. и доп., Издательство «Юрайт», 2017). В книге рассматриваются разные виды преступлений в сфере экономической деятельности, в том числе преступления против собственности и преступления против интересов службы в коммерческих и иных организациях .</t>
   </si>
   <si>
     <t>978-5-534-18587-4</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ГОСУДАРСТВЕННОЙ ВЛАСТИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Кибальник А. Г., Наумов А. В.</t>
   </si>
   <si>
-    <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данный курс является модулем к дисциплине «Уголовное право». В курсе рассматриваются преступления против основ конституционного строя и безопасности государства (государственные преступления); против государственной власти, интересов государственной службы и службы в органах местного самоуправления и др.</t>
+    <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право». В пособии рассматриваются преступления против основ конституционного строя и безопасности государства (государственные преступления); против государственной власти, интересов государственной службы и службы в органах местного самоуправления и др.</t>
   </si>
   <si>
     <t>978-5-534-18586-7</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ЛИЧНОСТИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Наумов А. В., Кибальник А. Г.</t>
   </si>
   <si>
     <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право», составленным на основе учебника под редакцией А. В. Наумова и А. Г. Кибальника «Уголовное право. В 2 т. Т.2. Особенная часть» (5-е изд., перераб. и доп., Издательство «Юрайт», 2017). Пособие посвящено разным видам преступления против личности: преступлениям против жизни и здоровья; против свободы, чести и достоинства личности; против половой неприкосновенности и половой свободы личности (сексуальным преступлениям); против конституционных прав и свобод человека и гражданина; против семьи и несовершеннолетних.</t>
   </si>
   <si>
     <t>978-5-534-18588-1</t>
   </si>
   <si>
     <t>ПРЕСТУПЛЕНИЯ ПРОТИВ ОБЩЕСТВЕННОЙ БЕЗОПАСНОСТИ И ОБЩЕСТВЕННОГО ПОРЯДКА 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данный курс является модулем к дисциплине «Уголовное право», составленным на основе учебника под редакцией А. В. Наумова и А. Г. Кибальника «Уголовное право. В 2 т. Т.2. Особенная часть» (5-е изд., перераб. и доп., Издательство «Юрайт», 2017). В курсе дается общая характеристика преступлений против общественной безопасности, в частности — против здоровья населения и общественной нравственности, экологических преступлений, преступлений против безопасности движения и эксплуатации транспорта, а также в сфере компьютерной информации.</t>
+    <t>Практический курс уголовного права написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право», составленным на основе учебника под редакцией А. В. Наумова и А. Г. Кибальника «Уголовное право. В 2 т. Т.2. Особенная часть» (5-е изд., перераб. и доп., Издательство «Юрайт», 2017). В книге дается общая характеристика преступлений против общественной безопасности, в частности — против здоровья населения и общественной нравственности, экологических преступлений, преступлений против безопасности движения и эксплуатации транспорта, а также в сфере компьютерной информации.</t>
   </si>
   <si>
     <t>978-5-534-18589-8</t>
   </si>
   <si>
     <t>18.01.2024</t>
   </si>
   <si>
     <t>УГОЛОВНАЯ ОТВЕТСТВЕННОСТЬ И НАКАЗАНИЕ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Практический курс написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 15 января 2024 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право». В книге подробно рассматриваются понятия уголовной ответственности и наказания, цели и виды наказаний, а также порядок освобождения от уголовной ответственности и отбывания наказания. Структура и содержание учебника соответствуют актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности и направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников судов и правоохранительных органов.</t>
+    <t>Практический курс написан в соответствии с положениями Уголовного кодекса Российской Федерации 1996 г. (по состоянию на 18 июля 2017 г.), действующим федеральным законодательством и международно-правовыми актами России, судебной практикой Верховного Суда РФ, решениями Конституционного Суда РФ и типовой программой для высших юридических учебных заведений. Данное издание является модулем к дисциплине «Уголовное право». В нем подробно рассматриваются понятия уголовной ответственности и наказания, цели и виды наказаний, а также порядок освобождения от уголовной ответственности и отбывания наказания.</t>
   </si>
   <si>
     <t>978-5-534-18647-5</t>
   </si>
   <si>
     <t>09.08.2018</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО ЗАРУБЕЖНЫХ ГОСУДАРСТВ. ОБЩАЯ ЧАСТЬ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Наумова А.В., Кибальника А.Г.</t>
   </si>
   <si>
     <t>Настоящий учебник по Общей части уголовного права зарубежных государств написан с учетом основных положений иностранного уголовного законодательства (по состоянию на 1 октября 2017 г.), судебной практики и уголовно-правовой доктрины стран основных правовых систем, а также ключевых государств, не принадлежащих однозначно к какой-либо правовой семье. Авторы ушли от стандартной «циклической» практики подачи учебного материала по схеме «от страны к стране» и представили основные институты зарубежного уголовного права в разрезе содержания каждой темы. Основное внимание уделено изложению видения зарубежного уголовного права с позиций его носителей.</t>
   </si>
   <si>
     <t>978-5-534-06320-2</t>
   </si>
   <si>
     <t>27.12.2023</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОБЩАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальности и направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научных сотрудников, а также работников судов и правоохранительных органов.</t>
+    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов.</t>
   </si>
   <si>
     <t>978-5-534-18585-0</t>
   </si>
   <si>
     <t>19.01.2024</t>
   </si>
   <si>
     <t>УГОЛОВНОЕ ПРАВО. ОСОБЕННАЯ ЧАСТЬ 6-е изд., пер. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>Уголовное право, как и любая отрасль права, живет и реализуется не только в тексте закона, но и в его научном (доктринальном) и судебном толковании. Уголовный закон наполняется реальным содержанием только через судебную практику по конкретным делам. Пятое издание практического курса российского уголовного права в значительной мере преодолевает возможный разрыв между текстом уголовного закона, его научным толкованием и судебной практикой. Основные положения уголовного закона раскрываются авторами с помощью принятых Верховным Судом РФ определений и постановлений по конкретным уголовным делам, решений Конституционного Суда РФ и международно-правовых актов России. Именно поэтому предлагаемый курс сыграет положительную роль как в практическом обучении будущих юристов, работников органов внутренних дел, так и в совершенствовании профессиональной подготовки действующих работников этих органов. Структура и содержание учебника соответствуют актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по специальностии направлениям подготовки «Юриспруденция» по программам академического бакалавриата, аспирантов, преподавателей юридических факультетов вузов, научныхсотрудников, а также работников судов и правоохранительных органов.</t>
   </si>
   <si>
     <t>978-5-534-18550-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -1572,57 +1569,57 @@
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>2839.0</v>
       </c>
       <c r="M14" s="9">
         <v>3119.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.803</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>