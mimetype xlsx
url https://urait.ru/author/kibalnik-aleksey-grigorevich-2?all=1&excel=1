--- v4 (2026-07-13)
+++ v5 (2026-08-28)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>13.07.2026</t>
+    <t>28.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>