--- v1 (2026-02-21)
+++ v2 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>21.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>