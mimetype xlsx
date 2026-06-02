--- v2 (2026-04-15)
+++ v3 (2026-06-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>15.04.2026</t>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,69 +157,69 @@
   <si>
     <t>В учебнике представлено краткое изложение теоретических и практических основ учебного курса «Экологическое право». Рассмотрено современное состояние правового регулирования охраны окружающей среды и природопользования в Российской Федерации, показана специфика государственного управления в указанной сфере, представлена характеристика природоохранной деятельности, исследованы особенности отдельных видов природопользования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-16373-5</t>
   </si>
   <si>
     <t>67.407я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>25.08.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ЭКОЛОГИЧЕСКОГО ПРАВА 8-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Боголюбова С.А.</t>
   </si>
   <si>
-    <t>В учебнике «Основы экологического права» авторами рассмотрен организационно-правовой механизм охраны окружающей среды, включающий такие сравнительно новые элементы, как нормирование, экологический аудит, стандартизация, техническое регулирование, сертификация, экологический паспорт предприятия, оценка воздействия каждого проекта на состояние окружающей среды, государственная и общественная экологическая экспертиза. Данное издание не уходит от актуальных проблем современности, творчески их рассматривает, идет в ногу с запросами экономики и потребностями практики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Книга будет интересна специалистам, изучающим вопросы данной тематики.</t>
+    <t>В издании рассмотрены понятие, методы, источники и принципы экологического права. Особенная часть курса посвящена вопросам правовой охраны земли, недр, водоемов, лесов, животного мира и атмосферного воздуха, особо охраняемых природных территорий и объектов. Издание подробно освещает деятельность новых органов экологического управления, экономические и юридические методы экологического управления, экологические требования к хозяйственной деятельности, обеспечение защиты экологических прав и выполнения обязанностей, содержит комментарии новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Издание будет интересно специалистам, изучающим вопросы данной тематики.</t>
   </si>
   <si>
     <t>978-5-534-17738-1</t>
   </si>
   <si>
     <t>17.03.2023</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>В издании представлено краткое изложение теоретических и практических основ учебного курса «Экологическое право». Рассмотрено современное состояние правового регулирования охраны окружающей среды и природопользования в Российской Федерации, показана специфика государственного управления в указанной сфере, представлена характеристика природоохранной деятельности, исследованы особенности отдельных видов природопользования. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших образовательных учреждений, обучающихся по направлению «Юриспруденция».</t>
+    <t>В издании представлено краткое изложение теоретических и практических основ учебного курса «Экологическое право». Рассмотрено современное состояние правового регулирования охраны окружающей среды и природопользования в Российской Федерации, показана специфика государственного управления в указанной сфере, представлена характеристика природоохранной деятельности, исследованы особенности отдельных видов природопользования.</t>
   </si>
   <si>
     <t>978-5-534-16372-8</t>
   </si>
   <si>
     <t>67.407я73</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКОЕ ПРАВО 8-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В издании рассмотрены понятие, методы, источники и принципы экологического права. Особенная часть курса посвящена вопросам правовой охраны земли, недр, водоемов, лесов, животного мира и атмосферного воздуха, особо охраняемых природных территорий и объектов. Издание подробно освещает деятельность новых органов экологического управления, экономические и юридические методы экологического управления, экологические требования к хозяйственной деятельности, обеспечение защиты экологических прав и выполнения обязанностей, содержит комментарии новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов юридических образовательных организаций высшего профессионального образования, обучающихся по программе академического бакалавриата по юридическим специальностям и направлениям, а также аспирантов и преподавателей юридических образовательных организаций высшего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-17734-3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">