--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>