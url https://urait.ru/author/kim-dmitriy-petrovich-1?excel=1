--- v1 (2026-02-20)
+++ v2 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>20.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>