--- v2 (2026-04-12)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>12.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,78 +160,78 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21252-5</t>
   </si>
   <si>
     <t>32.965я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.08.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ. ЛИНЕЙНЫЕ СИСТЕМЫ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Представленная книга посвящена теории автоматического управления линейных стационарных систем. В ней даются основные понятия и принципы управления, математическое описание и методы анализа и синтеза непрерывных и дискретных систем управления.</t>
+    <t>Курс состоит из двух книг: «Теория автоматического управления. Линейные системы» и «Теория автоматического управления. Многомерные, нелинейные, оптимальные и адаптивные системы». В обучающий комплекс также входят сборники задач для каждой книги. Представленная книга посвящена теории автоматического управления линейных стационарных систем. В ней даются основные понятия и принципы управления, математическое описание и методы анализа и синтеза непрерывных и дискретных систем управления.</t>
   </si>
   <si>
     <t>978-5-534-00799-2</t>
   </si>
   <si>
     <t>32.965я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ТЕОРИЯ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ. ЛИНЕЙНЫЕ СИСТЕМЫ. ЗАДАЧНИК 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ким Д. П., Дмитриева Н. Д.</t>
   </si>
   <si>
-    <t>Учебное пособие посвящено задачам теории линейных непрерывных и дискретных систем автоматического управления. Задачи по каждой теме предваряются необходимыми теоретическими материалами и разбором примеров. Задачник в основном ориентирован на учебник Д. П. Кима «Теория автоматического управления. Линейные системы».</t>
+    <t>Учебное пособие посвящено задачам теории линейных непрерывных и дискретных систем автоматического управления. Задачи по каждой теме предваряются необходимыми теоретическими материалами и разбором примеров. Задачник в основном ориентирован на учебник Д. П. Кима «Теория автоматического управления. Линейные системы» (М. : Юрайт, 2016).</t>
   </si>
   <si>
     <t>978-5-9916-8603-7</t>
   </si>
   <si>
     <t>ТЕОРИЯ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ. МНОГОМЕРНЫЕ, НЕЛИНЕЙНЫЕ, ОПТИМАЛЬНЫЕ И АДАПТИВНЫЕ СИСТЕМЫ 3-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Представленная книга посвящена теории автоматического управления многомерных, нелинейных, оптимальных и адаптивных систем. В ней наряду с традиционными материалами рассматриваются метод анализа и синтеза систем большой размерности, основанный на векторной функции Ляпунова, метод синтеза путем линеаризации обратной связью и ряд других нетрадиционных для учебников и учебных пособий по теории автоматического управления вопросов.</t>
+    <t>Курс состоит из двух книг: «Теория автоматического управления. Линейные системы» и «Теория автоматического управления. Многомерные, нелинейные, оптимальные и адаптивные системы». В обучающий комплекс также входят сборники задач для каждой книги. Представленная книга посвящена теории автоматического управления многомерных, нелинейных, оптимальных и адаптивных систем. В ней наряду с традиционными материалами рассматриваются метод анализа и синтеза систем большой размерности, основанный на векторной функции Ляпунова, метод синтеза путем линеаризации обратной связью и ряд других нетрадиционных для учебников и учебных пособий по теории автоматического управления вопросов.</t>
   </si>
   <si>
     <t>978-5-534-00975-0</t>
   </si>
   <si>
     <t>28.07.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ. МНОГОМЕРНЫЕ, НЕЛИНЕЙНЫЕ, ОПТИМАЛЬНЫЕ И АДАПТИВНЫЕ СИСТЕМЫ. ЗАДАЧНИК 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Учебное пособие содержит задачи по теории многомерных, нелинейных, оптимальных и адаптивных систем автоматического управления. Задачи по каждой теме предваряются необходимыми теоретическими материалами и разбором примеров. Задачник в основном ориентирован на учебник Д. П. Кима «Теория автоматического управления. Многомерные, нелинейные, оптимальные и адаптивные системы».</t>
   </si>
   <si>
     <t>978-5-534-01459-4</t>
   </si>
   <si>
     <t>04.06.2015</t>
   </si>
   <si>
     <t>ТЕОРИЯ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Автоматические, то есть не требующие непосредственного участия человека, системы управления широко используют в повседневной жизни, а теория автоматического управления дает знания по основным принципам функционирования, исследования и построения таких систем. В курсе приводятся основные понятия и принципы управления. Большое количество примеров и иллюстраций помогает освоить методы математического описания, анализа и синтеза систем автоматического управления. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, обучающихся по инженерно-техническим направлениям и специальностям, а также для преподавателей, ведущих данный курс, и аспирантов.</t>
   </si>