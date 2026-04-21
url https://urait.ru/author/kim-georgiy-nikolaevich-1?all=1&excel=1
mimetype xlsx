--- v2 (2026-03-01)
+++ v3 (2026-04-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>01.03.2026</t>
+    <t>21.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>