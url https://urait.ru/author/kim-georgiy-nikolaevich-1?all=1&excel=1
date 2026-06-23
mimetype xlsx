--- v3 (2026-04-21)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
-[...1 lines deleted...]
-    <t>21.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,75 +130,72 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>26.12.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОИЗВОДСТВА КОПЧЕНОЙ ПРОДУКЦИИ ИЗ ВОДНЫХ БИОРЕСУРСОВ: ЭКОЛОГИЧЕСКИЕ АСПЕКТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ким И. Н., Бредихин С. А., Ким Г. Н. ; Под ред. Кима И.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Пищевая промышленность и общественное питание</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, магистрантов, аспирантов, преподавателей.</t>
+    <t>В основу данного учебного пособия легли многолетние авторские научные исследования. В пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-10014-3</t>
   </si>
   <si>
     <t>36.94я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОИЗВОДСТВА КОПЧЕНОЙ ПРОДУКЦИИ ИЗ ВОДНЫХ БИОРЕСУРСОВ: ЭКОЛОГИЧЕСКИЕ АСПЕКТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В основу данного учебного пособия легли многолетние авторские научные исследования. В пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов.</t>
   </si>
   <si>
     <t>978-5-534-10480-6</t>
   </si>
   <si>
     <t>36.94я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -905,61 +902,61 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>929.0</v>
       </c>
       <c r="M6" s="9">
         <v>1019.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.287</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>