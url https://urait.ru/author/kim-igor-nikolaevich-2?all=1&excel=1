--- v1 (2026-02-20)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
-    <t>20.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -217,51 +217,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Рассмотрены основные виды микроорганизмов, обнаруживаемых в сырье и продуктах из водных биологических ресурсов, описаны их морфология, свойства, факторы жизнедеятельности, а также риски, связанные с их развитием. Представлены частные способы воздействия на микроорганизмы. Описаны микробиология различных производств рыбной промышленности и мероприятия, направленные на управление биологическим фактором риска при производстве продуктов из водных биологических ресурсов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям подготовки «Продукты питания животного происхождения», «Биотехнология», а также для специалистов в области переработки водных биологических ресурсов (технологов, работников лабораторий, сотрудников служб качества).</t>
   </si>
   <si>
     <t>978-5-534-15295-1</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. НАЛИЧИЕ МЕТАЛЛОВ В ПРОДУКТАХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ким И. Н., Штанько Т. И., Кращенко В. В. ; Под общ. ред. Кима И.Н.</t>
   </si>
   <si>
-    <t>Химия</t>
+    <t>Общая химия</t>
   </si>
   <si>
     <t>В учебном пособии приведены состав и свойства рыбных, молочных и мясных продуктов питания, описаны физико-химические свойства макро- и микроэлементов, их распространение в природе, извлечение, применение. Рассматриваются основные пути загрязнения пищевых продуктов металлами и показано действие этих металлов на организм человека, описаны гигиенические мероприятия, способствующие удалению токсичных металлов из организма. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>978-5-9916-9930-3</t>
   </si>
   <si>
     <t>51.23я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. НАЛИЧИЕ МЕТАЛЛОВ В ПРОДУКТАХ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии описаны макро- и микроэлементы, их физико-химические свойства, распространение в природе, извлечение, применение. Показаны основные виды и пути загрязнения пищевых продуктов питания металлами, действие этих металлов на организм человека — как благоприятное, так и токсическое. Описаны гигиенические мероприятия, способствующие удалению токсичных материалов из организма человека.</t>
   </si>
   <si>
     <t>978-5-9916-9931-0</t>
   </si>
   <si>
     <t>51.23я723</t>
   </si>