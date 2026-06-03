--- v2 (2026-04-10)
+++ v3 (2026-06-03)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -220,114 +220,111 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Рассмотрены основные виды микроорганизмов, обнаруживаемых в сырье и продуктах из водных биологических ресурсов, описаны их морфология, свойства, факторы жизнедеятельности, а также риски, связанные с их развитием. Представлены частные способы воздействия на микроорганизмы. Описаны микробиология различных производств рыбной промышленности и мероприятия, направленные на управление биологическим фактором риска при производстве продуктов из водных биологических ресурсов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по направлениям подготовки «Продукты питания животного происхождения», «Биотехнология», а также для специалистов в области переработки водных биологических ресурсов (технологов, работников лабораторий, сотрудников служб качества).</t>
   </si>
   <si>
     <t>978-5-534-15295-1</t>
   </si>
   <si>
     <t>24.2я723</t>
   </si>
   <si>
     <t>07.12.2016</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. НАЛИЧИЕ МЕТАЛЛОВ В ПРОДУКТАХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ким И. Н., Штанько Т. И., Кращенко В. В. ; Под общ. ред. Кима И.Н.</t>
   </si>
   <si>
     <t>Общая химия</t>
   </si>
   <si>
-    <t>В учебном пособии приведены состав и свойства рыбных, молочных и мясных продуктов питания, описаны физико-химические свойства макро- и микроэлементов, их распространение в природе, извлечение, применение. Рассматриваются основные пути загрязнения пищевых продуктов металлами и показано действие этих металлов на организм человека, описаны гигиенические мероприятия, способствующие удалению токсичных металлов из организма. Для студентов высших учебных заведений, обучающихся по естественнонаучным направлениям.</t>
+    <t>В учебном пособии приведены состав и свойства рыбных, молочных и мясных продуктов питания, описаны физико-химические свойства макро- и микроэлементов, их распространение в природе, извлечение, применение. Рассматриваются основные пути загрязнения пищевых продуктов металлами и показано действие этих металлов на организм человека, описаны гигиенические мероприятия, способствующие удалению токсичных металлов из организма.</t>
   </si>
   <si>
     <t>978-5-9916-9930-3</t>
   </si>
   <si>
     <t>51.23я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ПИЩЕВАЯ ХИМИЯ. НАЛИЧИЕ МЕТАЛЛОВ В ПРОДУКТАХ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии описаны макро- и микроэлементы, их физико-химические свойства, распространение в природе, извлечение, применение. Показаны основные виды и пути загрязнения пищевых продуктов питания металлами, действие этих металлов на организм человека — как благоприятное, так и токсическое. Описаны гигиенические мероприятия, способствующие удалению токсичных материалов из организма человека.</t>
   </si>
   <si>
     <t>978-5-9916-9931-0</t>
   </si>
   <si>
     <t>51.23я723</t>
   </si>
   <si>
     <t>26.12.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОИЗВОДСТВА КОПЧЕНОЙ ПРОДУКЦИИ ИЗ ВОДНЫХ БИОРЕСУРСОВ: ЭКОЛОГИЧЕСКИЕ АСПЕКТЫ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Ким И. Н., Бредихин С. А., Ким Г. Н. ; Под ред. Кима И.Н.</t>
   </si>
   <si>
-    <t>В данном учебном пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, магистрантов, аспирантов, преподавателей.</t>
+    <t>В основу данного учебного пособия легли многолетние авторские научные исследования. В пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов.</t>
   </si>
   <si>
     <t>978-5-534-10014-3</t>
   </si>
   <si>
     <t>36.94я73</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПРОИЗВОДСТВА КОПЧЕНОЙ ПРОДУКЦИИ ИЗ ВОДНЫХ БИОРЕСУРСОВ: ЭКОЛОГИЧЕСКИЕ АСПЕКТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
-    <t>В основу данного учебного пособия легли многолетние авторские научные исследования. В пособии рассматриваются физико-химические параметры и канцерогенная оценка коптильного дыма. Дана оценка канцерогенной опасности рыбы холодного и горячего копчения, консервов типа «Рыба копченая в масле» и коптильных препаратов типа «жидкого дыма». Приводятся детальные сведения приоритетных канцерогенных полициклических ароматических углеводородов и нитрозосоединений и меры по снижению их негативного воздействия на человека. Приведена методика расчета общего канцерогенного потенциала копченых продуктов.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-10480-6</t>
   </si>
   <si>
     <t>36.94я723</t>
   </si>
   <si>
     <t>24.11.2016</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ РЫБЫ И РЫБНЫХ ПРОДУКТОВ. САНИТАРНАЯ ОБРАБОТКА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Ким И. Н., Ткаченко Т. И., Солодова Е. А. ; Под общ. ред. Кима И.Н.</t>
   </si>
   <si>
-    <t>Учебное пособие призвано помочь студентам освоить основные санитарные требования, предъявляемые к продукции и предприятиям рыбной отрасли, а также способы санитарной обработки и факторы, влияющие на эффективность мойки и дезинфекции. В пособии содержится обширная информация по моющим и дезинфицирующим средствам, использующимся в рыбоперерабатывающей промышленности. Рассмотрены различные способы мойки и физико-химические характеристики санитарно-гигиенических средств.</t>
+    <t>В учебном пособии представлены физико-химические характеристики санитарно-гигиенических средств и факторы, влияющие на эффективность мойки и дезинфекции. Содержится обширная информация по моющим и дезинфицирующим средствам, использующимся в рыбоперерабатывающей промышленности. Рассмотрены различные способы мойки, а также санитарно-гигиенические требования, предъявляемые к производству продуктов из гидробионтов.</t>
   </si>
   <si>
     <t>978-5-534-08729-1</t>
   </si>
   <si>
     <t>22.11.2016</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ РЫБЫ И РЫБНЫХ ПРОДУКТОВ. САНИТАРНАЯ ОБРАБОТКА 2-е изд., испр. и доп. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>978-5-534-07597-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1456,195 +1453,195 @@
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>929.0</v>
       </c>
       <c r="M12" s="9">
         <v>1019.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>71</v>
       </c>
       <c r="Y12" s="8">
         <v>0.287</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>585043</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E13" s="6" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>217</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1239.0</v>
       </c>
       <c r="M13" s="9">
         <v>1359.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>60</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>75</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.383</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584956</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>217</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1239.0</v>
       </c>
       <c r="M14" s="9">
         <v>1359.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
         <v>70</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.383</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>