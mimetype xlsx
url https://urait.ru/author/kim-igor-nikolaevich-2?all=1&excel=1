--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
-    <t>03.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>