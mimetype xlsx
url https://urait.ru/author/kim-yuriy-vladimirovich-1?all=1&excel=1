--- v2 (2026-02-25)
+++ v3 (2026-06-11)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
-[...1 lines deleted...]
-    <t>26.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+  <si>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,66 +157,63 @@
   <si>
     <t>В курсе представлены системное изложение основ теории и истории избирательного права и процесса, анализ избирательного законодательства и правоприменительной практики, освещаются практические аспекты организации и функционирования избирательной системы и теоретико-методологические проблемы совершенствования механизма демократии и выборов. При разработке учебного курса использовано действующее законодательство по состоянию 1 июня 2023 г.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17109-9</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ИЗБИРАТЕЛЬНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе представлены системное изложение основ теории и истории избирательного права и процесса, анализ избирательного законодательства и правоприменительной практики, освещаются практические аспекты организации и функционирования избирательной системы и теоретико-методологические проблемы совершенствования механизма демократии и выборов. При разработке учебного курса использовано действующее законодательство по состоянию 1 июня 2023 г. Курс предназначен для обучающихся по юридическим специальностям среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17220-1</t>
   </si>
   <si>
     <t>26.04.2024</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВОСУДИЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>Отв. ред. Ким Ю. В.</t>
   </si>
   <si>
-    <t>Учебный курс представляет собой систематическое изложение основных тем и проблем по рабочим программам дисциплин «Конституционное правосудие», «Конституционное правосудие и правозащитная деятельность». Курс подготовлен на основе обобщения теоретических положений по проблематике конституционализма и конституционного контроля, отечественного и зарубежного опыта организации и правового регулирования конституционного правосудия. Издание ориентировано на углубленное теоретическое изучение механизма обеспечения конституционности и правоприменительной практики в сфере конституционного строительства, содержит адаптированный к целям изучения дисциплины доктринальный, историко-правовой, сравнительный и учебно-методический материал. При разработке учебного курса использовано действующее законодательство по состоянию на 1 апреля 2024 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для обучающихся по направлениям подготовки «Судебная и прокурорская деятельность» (специалитет), «Правовое обеспечение национальной безопасности» (специалитет), «Юриспруденция» (бакалавриат), «Юриспруденция» (магистратура) всех форм обучения и может быть также рекомендован для аспирантов, соискателей и преподавателей юридических вузов, проявляющих интерес к актуальным проблемам государственного строительства в сфере обеспечения конституционности и конституционного контроля.</t>
+    <t>Учебный курс представляет собой систематическое изложение основных тем и проблем по рабочим программам дисциплин «Конституционное правосудие», «Конституционное правосудие и правозащитная деятельность». Курс подготовлен на основе обобщения теоретических положений по проблематике конституционализма и конституционного контроля, отечественного и зарубежного опыта организации и правового регулирования конституционного правосудия. Издание ориентировано на углубленное теоретическое изучение механизма обеспечения конституционности и правоприменительной практики в сфере конституционного строительства, содержит адаптированный к целям изучения дисциплины доктринальный, историко-правовой, сравнительный и учебно-методический материал. Курс предназначен для обучающихся по направлениям подготовки «Судебная и прокурорская деятельность» (специалитет), «Правовое обеспечение национальной безопасности» (специалитет), «Юриспруденция» (бакалавриат), «Юриспруденция» (магистратура) всех форм обучения.</t>
   </si>
   <si>
     <t>978-5-534-19150-9</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -922,127 +919,127 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1889.0</v>
       </c>
       <c r="M6" s="9">
         <v>2079.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.555</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589745</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>394</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>2059.0</v>
       </c>
       <c r="M7" s="9">
         <v>2259.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.597</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>