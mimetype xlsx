--- v3 (2026-06-11)
+++ v4 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>11.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>