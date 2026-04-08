--- v0 (2026-02-21)
+++ v1 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>21.02.2026</t>
+    <t>08.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>