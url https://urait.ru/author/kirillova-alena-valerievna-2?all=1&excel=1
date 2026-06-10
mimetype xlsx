--- v1 (2026-04-08)
+++ v2 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>08.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>