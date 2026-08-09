--- v2 (2026-06-10)
+++ v3 (2026-08-09)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
-[...1 lines deleted...]
-    <t>10.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+  <si>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -118,87 +118,90 @@
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>03.04.2023</t>
   </si>
   <si>
     <t>ДЕНЬГИ, КРЕДИТ, БАНКИ. ФИНАНСОВЫЕ РЫНКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Яновой С.Ю.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Деньги. Кредит. Банки</t>
+  </si>
+  <si>
+    <t>Курс дает возможность получить базовые комплексные знания о денежно-кредитной сфере и всех секторах финансового рынка. Основы теории денег, кредита и банков изложены с учетом анализа современной практики функционирования финансовых институтов и монетарного регулирования экономики. Представлены материалы о сущности и функциях денег, денежных и платежных системах, кредитных отношениях и институтах, денежно-кредитном регулировании; дается характеристика современных финансовых инструментов в разрезе основных финансовых секторов — банковского, фондового и страхового. Актуальные проблемы международной интеграции финансовых рынков раскрыты на примере развития мировых финансовых центров и международных финансовых организаций.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-22316-3</t>
+  </si>
+  <si>
+    <t>65.26я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>31.01.2025</t>
+  </si>
+  <si>
+    <t>ОСНОВЫ ЦИФРОВОЙ ЭКОНОМИКИ 2-е изд. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>, Конягина М. Н. [и др.] ; Отв. ред. Конягина М. Н.</t>
+  </si>
+  <si>
     <t>Переплет</t>
-  </si>
-[...34 lines deleted...]
-    <t>, Конягина М. Н. [и др.] ; Отв. ред. Конягина М. Н.</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
     <t>Курс дает возможность получить комплексные знания об основах цифровой экономики и ключевых аспектах ее развития с учетом анализа основных рынков, функционирующих институтов и проблем регулирования их деятельности. Содержит материал об особенностях макро- и микроэкономики в условиях цифровой трансформации, изменениях в промышленности, о применении искусственного интеллекта в управлении социально-экономическими процессами и трансформации потребительского поведения, поясняется, что такое форсайт и «Умный» город. В отдельных темах представлена ценная информация о возможностях современного человека на рынке труда и способах реализации бизнес-идей, а также изменениях и возможностях, открываемых цифровыми финансами.</t>
   </si>
   <si>
     <t>978-5-534-21494-9</t>
   </si>
   <si>
     <t>65я73</t>
   </si>
   <si>
     <t>ЦИФРОВАЯ ЭКОНОМИКА 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Отв. ред. Конягина М. Н.</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс дает возможность получить комплексные знания об основах цифровой экономики и ключевых аспектах ее развития с учетом анализа основных рынков, функционирующих институтов и проблем регулирования их деятельности. Курс содержит материал об особенностях макро- и микроэкономики в условиях цифровой трансформации, изменениях в промышленности, о применении искусственного интеллекта в управлении социально-экономическими процессами и трансформации потребительского поведения, поясняется, что такое форсайт и «Умный» город. В отдельных темах представлена ценная информация о возможностях современного человека на рынке труда и способах реализации бизнес-идей, а также изменениях и возможностях, открываемых цифровыми финансами. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Для студентов экономических специальностей, обучающихся по программам среднего профессионального образования.</t>
   </si>
@@ -837,220 +840,220 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>599</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2999.0</v>
+        <v>2639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3299.0</v>
+        <v>2899.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.846</v>
+        <v>0.738</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>588302</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>240</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>1339.0</v>
       </c>
       <c r="M6" s="9">
         <v>1469.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.411</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>590019</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>240</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L7" s="9">
         <v>1339.0</v>
       </c>
       <c r="M7" s="9">
         <v>1469.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.411</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>