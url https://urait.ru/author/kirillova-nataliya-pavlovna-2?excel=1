--- v2 (2026-02-25)
+++ v3 (2026-04-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>25.02.2026</t>
+    <t>15.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Рассматриваются основные правоохранительные институты Российской Федерации, их системная организация, структура и компетенция. Раскрываются направления деятельности, задачи и функции судов, прокуратуры, органов юстиции, МВД и ФСБ России, адвокатуры, нотариата и других государственных и негосударственных институтов (учреждений) Российской Федерации, осуществляющих или содействующих правосудию и обеспечению общественного порядка и безопасности. При подготовке данного издания учтены последние законодательные изменения, касающиеся деятельности правоохранительных органов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21322-5</t>
   </si>
   <si>
     <t>67.7я723</t>
   </si>
   <si>
     <t>05.12.2025</t>
   </si>
   <si>
     <t>Прокурорский надзор 5-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Кириллова Н. П.</t>
   </si>
   <si>
-    <t>В курсе отражена специфика предмета и пределов надзора, полномочия прокурора и акты прокурорского реагирования на нарушения закона, типичные для каждой отрасли надзора. Автором учтены многочисленные изменения отраслевого законодательства, а также дан анализ тенденций его развития. Издание включает практикум, в котором по каждой теме, рассмотренной в курсе, даны вопросы для самоконтроля, задания, задачи, которые помогут научиться выявлять нарушения закона и составлять акты прокурорского реагирования для восстановления законности. Курс включает все темы, предусмотренные программой курса «Прокурорский надзор», и отражает все последние изменения в законодательстве по состоянию на 1 января 2021 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам, аспирантам и преподавателям юридических вузов, а также практических работников.</t>
+    <t>В курсе отражена специфика предмета и пределов надзора, полномочия прокурора и акты прокурорского реагирования на нарушения закона, типичные для каждой отрасли надзора. Автором учтены многочисленные изменения отраслевого законодательства, а также дан анализ тенденций его развития. Курс включает все темы, предусмотренные программой курса «Прокурорский надзор», и отражает все последние изменения в законодательстве по состоянию на 1 января 2026 г. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен студентам, аспирантам и преподавателям юридических вузов, а также практических работников.</t>
   </si>
   <si>
     <t>978-5-534-21803-9</t>
   </si>
   <si>
     <t>67я73</t>
   </si>
   <si>
     <t>29.12.2025</t>
   </si>
   <si>
     <t>Прокурорский надзор 5-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В курсе отражена специфика предмета и пределов надзора, полномочия прокурора и акты прокурорского реагирования на нарушения закона, типичные для каждой отрасли надзора. Автором учтены многочисленные изменения отраслевого законодательства, а также дан анализ тенденций его развития. Курс включает все темы, предусмотренные программой курса «Прокурорский надзор», и отражает все последние изменения в законодательстве по состоянию на 1 января 2026 г. Курс предназначен студентам образовательных учреждений среднего профессионального образования, а также преподавателям и практическим работникам.</t>
   </si>
   <si>
     <t>978-5-534-21804-6</t>
   </si>
   <si>
     <t>67я723</t>
   </si>
 </sst>
 </file>
 