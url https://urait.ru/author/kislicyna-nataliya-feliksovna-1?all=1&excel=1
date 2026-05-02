--- v2 (2026-03-14)
+++ v3 (2026-05-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>14.03.2026</t>
+    <t>02.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>