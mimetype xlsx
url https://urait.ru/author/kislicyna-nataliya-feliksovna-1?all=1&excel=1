--- v3 (2026-05-02)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>02.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20423-0</t>
   </si>
   <si>
     <t>67.91я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.01.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ВОЗДУШНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Настоящий курс содержит общетеоретические вопросы современного международного воздушного права, подкрепленные международной практикой государств и международных организаций в области обеспечения эффективной и безопасной аэронавигации, организации авиаперевозок и борьбы с актами незаконного вмешательства в деятельность гражданской авиации. Курс нацелен на содействие в подготовке высококвалифицированных специалистов в области международного воздушного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
+    <t>Настоящий учебник содержит общетеоретические вопросы современного международного воздушного права, подкрепленные международной практикой государств и международных организаций в области обеспечения эффективной и безопасной аэронавигации, организации авиаперевозок и борьбы с актами незаконного вмешательства в деятельность гражданской авиации. Учебник нацелен на содействие в подготовке высококвалифицированных специалистов в области международного воздушного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>978-5-534-16840-2</t>
   </si>
   <si>
     <t>67.91я73</t>
   </si>
   <si>
     <t>31.10.2012</t>
   </si>
   <si>
     <t>ПРАВО ЕВРОПЕЙСКОГО СОЮЗА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Капустина А.Я.</t>
   </si>
   <si>
     <t>Цель курса дать представление об основах европейского права как важнейшего инструмента интеграционных процессов, идущих в рамках Европейского Союза, обучить студентов навыкам анализа и использования источников права ЕС. Авторы курса рассмотрели важные теоретические и практические проблемы деятельности Европейского Союза, проанализировали его международно-правовой статус, нормативное регулирование взаимоотношений с Российской Федерацией, дали квалифицированную оценку отдельным институтам ЕС и его нормативным правовым актам.</t>
   </si>
   <si>
     <t>978-5-534-21936-4</t>
   </si>
   <si>
     <t>67.412.1я73</t>
   </si>