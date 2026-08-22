--- v4 (2026-06-23)
+++ v5 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>15.05.2025</t>
   </si>
   <si>
     <t>ВОЗДУШНОЕ ПРАВО: МЕЖДУНАРОДНЫЕ АСПЕКТЫ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Травникова А.И., Абашидзе А.Х.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Международное право и международное частное право</t>
+    <t>Международное право</t>
   </si>
   <si>
     <t>Настоящий курс содержит общетеоретические вопросы современного международного воздушного права, подкрепленные международной практикой государств и международных организаций в области обеспечения эффективной и безопасной аэронавигации, организации авиаперевозок и борьбы с актами незаконного вмешательства в деятельность гражданской авиации. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20423-0</t>
   </si>
   <si>
     <t>67.91я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.01.2024</t>
   </si>
   <si>
     <t>МЕЖДУНАРОДНОЕ ВОЗДУШНОЕ ПРАВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>