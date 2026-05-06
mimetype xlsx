--- v2 (2026-03-03)
+++ v3 (2026-05-06)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>03.03.2026</t>
+    <t>07.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>