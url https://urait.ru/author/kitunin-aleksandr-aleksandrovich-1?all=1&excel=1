--- v3 (2026-05-06)
+++ v4 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>07.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>10.03.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ НАУКИ, ТЕХНИКИ И ТРАНСПОРТА. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Фортунатова В.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
-    <t>Уникальность данного издания заключается в том, что история развития науки, техники и транспорта в мире и России от каменного века до современного периода представлена в сжатом виде под одной обложкой. Из огромного исторического материала авторский коллектив отобрал и структурировал наиболее важные факты, достижения в важнейших сферах деятельности людей, человечества, дающие целостную, панорамную картину уже достигнутого в формировании «второй природы», материальной основы мировой цивилизации. Прометеев огонь, стремление к познанию, совершенствованию окружающего мира, упорный труд и озарения творцов, новаторов, первопроходцев представлены через биографии ученых, инженеров, конструкторов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Студентам, аспирантам, преподавателям, всем интересующимся предлагаемое издание призвано помочь систематизировать свое видение окружающего мира, чтобы и впредь получать удовольствие от познания мира, творческого труда, насыщенной жизни.</t>
+    <t>Уникальность данного издания заключается в том, что история развития науки, техники и транспорта в мире и России от каменного века до современного периода представлена в сжатом виде под одной обложкой. Из огромного исторического материала авторский коллектив отобрал и структурировал наиболее важные факты, достижения в важнейших сферах деятельности людей, человечества, дающие целостную, панорамную картину уже достигнутого в формировании «второй природы», материальной основы мировой цивилизации. Прометеев огонь, стремление к познанию, совершенствованию окружающего мира, упорный труд и озарения творцов, новаторов, первопроходцев представлены через биографии ученых, инженеров, конструкторов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12629-7</t>
   </si>
   <si>
     <t>39я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>