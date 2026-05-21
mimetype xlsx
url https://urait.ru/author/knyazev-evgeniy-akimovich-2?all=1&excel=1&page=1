--- v1 (2026-03-28)
+++ v2 (2026-05-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>28.03.2026</t>
+    <t>21.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -732,51 +732,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-zarubezhnogo-obrazovaniya-i-pedagogiki-584048" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-otechestvennogo-obrazovaniya-i-pedagogiki-584049" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-583514" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-s-drevneyshih-vremen-do-xvii-veka-587056" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-s-drevneyshih-vremen-do-xvii-veka-587059" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xvii-pervaya-polovina-xix-veka-587057" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xvii-pervaya-polovina-xix-veka-587647" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-vtoraya-polovina-xix-nachalo-hh-veka-584423" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-vtoraya-polovina-xix-nachalo-hh-veka-587032" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-vek-587872" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-vek-587926" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-563080" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-zarubezhnogo-obrazovaniya-i-pedagogiki-584048" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-otechestvennogo-obrazovaniya-i-pedagogiki-584049" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-pedagogiki-i-obrazovaniya-583514" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-s-drevneyshih-vremen-do-xvii-veka-587056" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-s-drevneyshih-vremen-do-xvii-veka-587059" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xvii-pervaya-polovina-xix-veka-587057" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-xvii-pervaya-polovina-xix-veka-587647" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-vtoraya-polovina-xix-nachalo-hh-veka-584423" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-vtoraya-polovina-xix-nachalo-hh-veka-587032" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-vek-587872" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/istoriya-rossii-hh-vek-587926" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-583060" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/metodika-obucheniya-i-vospitaniya-v-oblasti-doshkolnogo-obrazovaniya-585443" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1797,69 +1797,69 @@
         <v>96</v>
       </c>
       <c r="S16" s="6" t="s">
         <v>97</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
         <v>98</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
         <v>99</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.665</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="8">
-        <v>563080</v>
+        <v>585443</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>95</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J17" s="8">
         <v>450</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L17" s="9">
         <v>2319.0</v>
       </c>
       <c r="M17" s="9">
         <v>2549.0</v>
       </c>
       <c r="N17" s="6" t="s">
         <v>60</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>61</v>
       </c>
       <c r="Q17" s="6" t="s">
         <v>37</v>
       </c>