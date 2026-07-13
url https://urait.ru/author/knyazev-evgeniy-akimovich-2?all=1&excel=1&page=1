--- v2 (2026-05-21)
+++ v3 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>21.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>05.07.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ОБРАЗОВАНИЯ И ПЕДАГОГИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Перед вами — первый опыт учебного пособия для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Учебное пособие содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по отечественной истории образования и педагогики, произведения классиков мировой педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования. Для студентов высших учебных заведений педагогического и гуманитарного профилей, академических бакалавров, магистрантов, аспирантов, преподавателей, практических работников образования, слушателей в системе повышения квалификации и переподготовки работников образования, а также интересующихся всемирной и отечественной историей образования и культуры.</t>
   </si>
   <si>
     <t>978-5-534-02291-9</t>
   </si>
   <si>
     <t>29.09.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>Перед вами первый опыт учебника для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Данный учебник основан на персоналистско-аксиологической парадигме к изучению истории образования. Учебник содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по истории зарубежной и отечественной истории образования и педагогики, произведения классиков мировой и российской педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования.</t>
+    <t>Перед вами первый опыт учебника для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Учебник содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по истории зарубежной и отечественной истории образования и педагогики, произведения классиков мировой и российской педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования. Для студентов высших учебных заведений педагогического и гуманитарного профилей, академических бакалавров, магистрантов, аспирантов, преподавателей, практических работников образования, слушателей в системе повышения квалификации и переподготовки работников образования, а также интересующихся всемирной и отечественной историей образования и культуры.</t>
   </si>
   <si>
     <t>978-5-534-02881-2</t>
   </si>
   <si>
     <t>20.03.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО XVII ВЕКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В авторском курсе лекций Е. А. Князев прослеживает путь становления и развития российского общества и государства с древности до конца XVII века. Богатый фактический материал, использованный в книге, охватывает большое количество источников, документов и воспоминаний. Лекции, изложенные доступным и захватывающим для читателя любого уровня языком, будут полезны как студентам, так и всем, кто интересуется историей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, изучающих отечественную историю, а также преподавателей, аспирантов и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-09766-5</t>
   </si>
   <si>
     <t>63.3(2)2;63.3(2)4я73</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО XVII ВЕКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -307,66 +307,66 @@
   <si>
     <t>ИСТОРИЯ РОССИИ. ХХ ВЕК. Учебник для СПО</t>
   </si>
   <si>
     <t>Данный учебник представляет отечественную историю как совокупную область, объединяющую отдельные направления исторической науки, изучающие генезис общества и государства. Учебник содержит богатый фактический материал, охватывающий комплекс исторических источников, опубликованных документов и материалов по отечественной истории, произведений классиков российской общественной мысли и воспоминаний выдающихся мыслителей и известных исторических деятелей. Настоящий модуль является частью курса «История России». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования гуманитарного профиля, аспирантов, преподавателей, а также практических работников культуры и образования и всех интересующихся отечественной историей.</t>
   </si>
   <si>
     <t>978-5-534-13336-3</t>
   </si>
   <si>
     <t>63.3(2)6я723</t>
   </si>
   <si>
     <t>30.12.2019</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Микляевой Н. В.</t>
   </si>
   <si>
     <t>Дошкольная педагогика</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. Студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования, Федерального государственного образовательного стандарта дошкольного образования и стандартам профессиональной деятельности педагогов и руководителей образовательных организаций. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В учебнике подробно рассмотрена методика обучения и воспитания дошкольников. Представлены нормативно-правовые и управленческие аспекты оказания образовательной услуги в детском саду, основные подходы к образованию детей раннего и дошкольного возраста, методы организации педагогического процесса в детском саду, методические основы обучения и воспитания дошкольников. С помощью включенного в издание методического практикума, который содержит практические задания к учебному материалу, студенты могут обобщить и систематизировать опыт своей учебной и самостоятельной работы по всем изучаемым дисциплинам, соотнести его со своей практической работой в ДОУ или опытно-экспериментальной деятельностью на практике, в процессе написания курсовой и дипломной работ.</t>
   </si>
   <si>
     <t>978-5-534-12763-8</t>
   </si>
   <si>
     <t>74.10я73</t>
   </si>
   <si>
     <t>06.02.2020</t>
   </si>
   <si>
     <t>МЕТОДИКА ОБУЧЕНИЯ И ВОСПИТАНИЯ В ОБЛАСТИ ДОШКОЛЬНОГО ОБРАЗОВАНИЯ 2-е изд. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>Цель курса — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
+    <t>Цель издания — формирование у студентов целостного представления о сущности воспитания и обучения детей и специфике их взаимодействия, особенностях управления качеством воспитания и обучения в условиях педагогического процесса в дошкольных образовательных организациях. Этому способствуют системно изложенный лекционный материал с элементами проблематизации, наличие вопросов и практических заданий, представляющих своего рода методический практикум для студентов, основная и дополнительная литература. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник предназначен для студентов образовательных учреждений среднего профессионального образования, обучающихся по гуманитарным специальностям.</t>
   </si>
   <si>
     <t>978-5-534-13324-0</t>
   </si>
   <si>
     <t>74.10я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>