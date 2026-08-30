--- v3 (2026-07-13)
+++ v4 (2026-08-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>13.07.2026</t>
+    <t>30.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>