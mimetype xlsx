--- v2 (2026-03-07)
+++ v3 (2026-04-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>07.03.2026</t>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>