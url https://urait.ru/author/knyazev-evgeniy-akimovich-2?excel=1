--- v3 (2026-04-27)
+++ v4 (2026-06-18)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>27.04.2026</t>
+    <t>18.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,51 +172,51 @@
   <si>
     <t>05.07.2016</t>
   </si>
   <si>
     <t>ИСТОРИЯ ОТЕЧЕСТВЕННОГО ОБРАЗОВАНИЯ И ПЕДАГОГИКИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Перед вами — первый опыт учебного пособия для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Учебное пособие содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по отечественной истории образования и педагогики, произведения классиков мировой педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования. Для студентов высших учебных заведений педагогического и гуманитарного профилей, академических бакалавров, магистрантов, аспирантов, преподавателей, практических работников образования, слушателей в системе повышения квалификации и переподготовки работников образования, а также интересующихся всемирной и отечественной историей образования и культуры.</t>
   </si>
   <si>
     <t>978-5-534-02291-9</t>
   </si>
   <si>
     <t>29.09.2015</t>
   </si>
   <si>
     <t>ИСТОРИЯ ПЕДАГОГИКИ И ОБРАЗОВАНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>История России</t>
   </si>
   <si>
-    <t>Перед вами первый опыт учебника для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Данный учебник основан на персоналистско-аксиологической парадигме к изучению истории образования. Учебник содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по истории зарубежной и отечественной истории образования и педагогики, произведения классиков мировой и российской педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования.</t>
+    <t>Перед вами первый опыт учебника для студентов, бакалавров, представляющий историю образования и педагогики как совокупную область, объединяющую отдельные направления историко-педагогической науки, изучающие процесс эволюции воспитания и обучения. Учебник содержит богатый фактический материал, охватывающий комплекс исторических источников и опубликованных документов и материалов по истории зарубежной и отечественной истории образования и педагогики, произведения классиков мировой и российской педагогической мысли, воспоминания выдающихся мыслителей, известных деятелей образования. Для студентов высших учебных заведений педагогического и гуманитарного профилей, академических бакалавров, магистрантов, аспирантов, преподавателей, практических работников образования, слушателей в системе повышения квалификации и переподготовки работников образования, а также интересующихся всемирной и отечественной историей образования и культуры.</t>
   </si>
   <si>
     <t>978-5-534-02881-2</t>
   </si>
   <si>
     <t>20.03.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО XVII ВЕКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В авторском курсе лекций Е. А. Князев прослеживает путь становления и развития российского общества и государства с древности до конца XVII века. Богатый фактический материал, использованный в книге, охватывает большое количество источников, документов и воспоминаний. Лекции, изложенные доступным и захватывающим для читателя любого уровня языком, будут полезны как студентам, так и всем, кто интересуется историей. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, изучающих отечественную историю, а также преподавателей, аспирантов и всех интересующихся.</t>
   </si>
   <si>
     <t>978-5-534-09766-5</t>
   </si>
   <si>
     <t>63.3(2)2;63.3(2)4я73</t>
   </si>
   <si>
     <t>ИСТОРИЯ РОССИИ С ДРЕВНЕЙШИХ ВРЕМЕН ДО XVII ВЕКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>