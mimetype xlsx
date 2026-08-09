--- v4 (2026-06-18)
+++ v5 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>18.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>