--- v1 (2026-02-20)
+++ v2 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
-    <t>20.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>