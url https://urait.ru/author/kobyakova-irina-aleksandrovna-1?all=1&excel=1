--- v2 (2026-04-10)
+++ v3 (2026-05-26)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
-[...1 lines deleted...]
-    <t>10.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>29.11.2018</t>
   </si>
   <si>
     <t>БЫТОВАЯ КУЛЬТУРА И ЭТИКЕТ НАРОДОВ МИРА: МЕЖКУЛЬТУРНАЯ КОММУНИКАЦИЯ. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Таратухиной Ю.В., Безус С.Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Общее языкознание</t>
   </si>
   <si>
-    <t>В курсе подробно рассматриваются принципиальные положения межкультурных коммуникаций, специфика вербального и невербального общения, основы межкультурной психологии и менеджмента, особенности образования в кросс-культурном контексте и множество других аспектов делового общения в кросс-культурном пространстве. Курс предназначен для подготовки бакалавров, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям дисциплин по направлению «межкультурные коммуникации» и специалистам-практикам.</t>
+    <t>В издании подробно рассматриваются принципиальные положения межкультурных коммуникаций, специфика вербального и невербального общения, основы межкультурной психологии и менеджмента, особенности образования в кросс-культурном контексте и множество других аспектов делового общения в кросс-культурном пространстве. Учебник содержит большое количество интересных примеров и ситуаций (в том числе из личного опыта авторов), иллюстрирующих реальную практику делового общения между представителями разных культурных групп. Теоретическая часть учебника дополнена контрольными и аналитическими вопросами. В конце учебника приводится практикум, содержащий задания для групповой работы студентов, а также тест на знание особенностей межкультурных коммуникаций, что позволит студентам самостоятельно проверить и закрепить полученные знания и навыки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17179-2</t>
   </si>
   <si>
     <t>60.524.224я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>17.05.2018</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ (A2-B1) 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Безус С. Н., Кобякова И. А., Нацвалян Л. С.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
@@ -200,53 +200,50 @@
     <t>60*90/16</t>
   </si>
   <si>
     <t>18.05.2018</t>
   </si>
   <si>
     <t>ИСПАНСКИЙ ЯЗЫК ДЛЯ МЕДИКОВ (A2-B1) 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие посвящено развитию навыков устной речи на испанском языке в сфере медицины и здравоохранения. Книга состоит из 10 разделов, в каждый их которых входит словарь, тексты, комплекс лексико-грамматических и речевых упражнений. Словарь содержит активную и нейтральную тематическую лексику, фразеологические единицы, словосочетания и пословицы. Тексты представляют собой адаптированные и несколько сокращенные статьи из испанских журналов и газет и диалогов, составленных преподавателями испанцами и авторами данного пособия. Лауреат конкурса «Научная школа» (2018).</t>
   </si>
   <si>
     <t>978-5-534-12127-8</t>
   </si>
   <si>
     <t>81.1я723</t>
   </si>
   <si>
     <t>16.06.2016</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕЖКУЛЬТУРНОЙ КОММУНИКАЦИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
-  </si>
-[...1 lines deleted...]
-    <t>В курсе подробно рассматриваются принципиальные положения межкультурных коммуникаций, специфика вербального и невербального общения, основы межкультурной психологии и менеджмента, особенности образования в кросс-культурном контексте и множество других аспектов делового общения в кросс-культурном пространстве. Курс содержит большое количество интересных примеров и ситуаций (в том числе из личного опыта авторов), иллюстрирующих реальную практику делового общения между представителями разных культурных групп. Курс предназначен для подготовки бакалавров, однако изложенный в нем материал может быть также полезен аспирантам, преподавателям дисциплин по направлению «межкультурные коммуникации» и специалистам-практикам.</t>
   </si>
   <si>
     <t>978-5-534-17178-5</t>
   </si>
   <si>
     <t>60.524.224я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1093,61 +1090,61 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1409.0</v>
       </c>
       <c r="M8" s="9">
         <v>1549.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.428</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">