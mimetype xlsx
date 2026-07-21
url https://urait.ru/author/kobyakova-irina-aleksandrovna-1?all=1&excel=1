--- v3 (2026-05-26)
+++ v4 (2026-07-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>26.05.2026</t>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>