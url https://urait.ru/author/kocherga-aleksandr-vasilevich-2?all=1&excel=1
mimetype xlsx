--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>03.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.07.2021</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ И СТРОИТЕЛЬСТВО ВИНОДЕЛЬЧЕСКИХ ПРЕДПРИЯТИЙ С ОСНОВАМИ ПЛАНИРОВАНИЯ И ТЕХНОЛОГИИ ОТРАСЛИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Ольховатова Е.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Пищевая промышленность и общественное питание</t>
   </si>
   <si>
-    <t>В данном курсе даны сведения об организации проектирования и осуществлении строительства производственных цехов и вспомогательных построек на предприятиях отрасли, инженерном оборудовании и основных строительных материалах. Представлены основы планирования на предприятиях винодельческой отрасли. Рассмотрены производственные схемы первичного и вторичного виноделия виноградных вин различных типов, коньячных спиртов и российских коньяков. Затронут вопрос созревания и старения вин. Приведена информация о технологии плодовых вин. Предложены возможные пути переработки отходов основного производства. Особое внимание уделено санитарии, гигиене и микробиологии винодельческого производства. В приложении даны материалы, необходимые обучающимся высших учебных заведений для курсового и дипломного проектирования, написания курсовой и выпускной квалификационной работы. Материал курса позволяет освоить минимально необходимый базис, требуемый для строительства и эксплуатации предприятий отрасли. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Издание предназначено для обучающихся бакалавриата направлений подготовки 19.03.02 Продукты питания из растительного сырья и 35.03.07 Технология производства и переработки сельскохозяйственной продукции, а также представляет интерес для обучающихся магистратуры, аспирантуры, сотрудников НИИ, организаций и предприятий АПК, владельцев предприятий отрасли различных форм собственности.</t>
+    <t>В данном курсе даны сведения об организации проектирования и осуществлении строительства производственных цехов и вспомогательных построек на предприятиях отрасли, инженерном оборудовании и основных строительных материалах. Представлены основы планирования на предприятиях винодельческой отрасли. Рассмотрены производственные схемы первичного и вторичного виноделия виноградных вин различных типов, коньячных спиртов и российских коньяков. Затронут вопрос созревания и старения вин. Приведена информация о технологии плодовых вин. Предложены возможные пути переработки отходов основного производства. Особое внимание уделено санитарии, гигиене и микробиологии винодельческого производства. В приложении даны материалы, необходимые обучающимся высших учебных заведений для курсового и дипломного проектирования, написания курсовой и выпускной квалификационной работы. Материал курса позволяет освоить минимально необходимый базис, требуемый для строительства и эксплуатации предприятий отрасли.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19578-1</t>
   </si>
   <si>
     <t>85.11я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>08.02.2021</t>
   </si>
   <si>
     <t>ПРОЕКТИРОВАНИЕ, СТРОИТЕЛЬСТВО И ИНЖЕНЕРНОЕ ОБОРУДОВАНИЕ КОНСЕРВНЫХ ПРЕДПРИЯТИЙ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Касьянов Г. И., Кочерга А. В., Кожухова М. А., Мишкевич Э. Ю. ; Отв. ред. Касьянов Г. И.</t>
   </si>
   <si>
     <t>В курсе изложены последовательность и объем работ, выполняемых при проектировании предприятий консервной промышленности. Освещены вопросы методики проектирования консервных заводов по переработке плодов и овощей. В приложениях приведены документы нормативной базы для расчета потребности в сырье и материалах, площадей основного цеха, типовых проектов зданий и сооружений, а также основные виды технологического оборудования. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Предназначено для бакалавров и магистрантов, обучающихся по направлениям подготовки «Продукты питания из растительного сырья» и «Продукты питания животного происхождения».</t>
   </si>