--- v2 (2026-04-10)
+++ v3 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>10.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>21.02.2024</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Охотского Е.В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Государственная и муниципальная служба. Противодействие коррупции</t>
   </si>
   <si>
-    <t>В курсе рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной и муниципальной службы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, государственных и муниципальных служащих, а также всех, кто интересуется проблемами организации и функционирования современной государственной и муниципальной службы.</t>
+    <t>В учебнике рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-18641-3</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ГОСУДАРСТВЕННАЯ И МУНИЦИПАЛЬНАЯ СЛУЖБА 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В учебнике рассмотрены правовые и организационные основы системы государственной и муниципальной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных и муниципальных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной и муниципальной службы. Тестовые задания, представленные в учебнике, позволят обучающимся оценить качество полученных знаний, проверить усвоение материала.</t>
   </si>
@@ -196,51 +196,51 @@
   <si>
     <t>В курсе рассмотрены правовые и организационные основы системы государственной службы Российской Федерации, общие условия поступления на нее, особенности организации и прохождения гражданской, военной и правоохранительной службы. В издании отношения, возникающие в процессе служебной деятельности, рассматриваются как с правовой, так и с организационной точек зрения, затрагиваются вопросы кадровой политики в государственных органах. Предложен уникальный подход к изложению материала, предусматривающий не только обширную теоретическую базу, но и актуальные примеры практической организации государственной службы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов, преподавателей вузов, государственных и муниципальных служащих, а также всех, кто интересуется проблемами организации и функционирования современной государственной службы.</t>
   </si>
   <si>
     <t>978-5-534-18640-6</t>
   </si>
   <si>
     <t>28.05.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГОСУДАРСТВА И ПРАВА 7-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Комарова С.А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Основы государства и права. Теория государства и права</t>
   </si>
   <si>
-    <t>Настоящий курс освещает вопросы основ государства и права. Материалы седьмого издания переработаны в связи с принятием поправок к Конституции Российской Федерации в 2020 г., изменениями в ряде отраслей российского права: гражданском, трудовом, семейном, гражданском процессуальном, уголовно- процессуальном законодательствах. Отдельно рассматриваются проблемы прав и свобод человека и гражданина, вопросы национальной безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, обучающимся по неюридическим специальностям в высших учебных заведениях, учащимся средних специальных учебных заведений, обучающимся по юридическим специальностям, их преподавателям.</t>
+    <t>Настоящий курс освещает вопросы основ государства и права. Материалы шестого издания переработаны в связи с принятием поправок к Конституции Российской Федерации в 2020 г., изменениями в ряде отраслей российского права: гражданском, трудовом, семейном, гражданском процессуальном, уголовно-процессуальном законодательствах. Отдельно рассматриваются проблемы прав и свобод человека и гражданина, вопросы национальной безопасности. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован студентам, обучающимся по неюридическим специальностям в высших учебных заведениях, учащимся средних специальных учебных заведений, обучающимся по юридическим специальностям, их преподавателям.</t>
   </si>
   <si>
     <t>978-5-534-19400-5</t>
   </si>
   <si>
     <t>67.0я73</t>
   </si>
   <si>
     <t>29.05.2024</t>
   </si>
   <si>
     <t>ОСНОВЫ ГОСУДАРСТВА И ПРАВА 7-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Настоящее учебное пособие под редакцией профессора С. А. Комарова, известного ученого в области государствоведения и правоведения, освещает вопросы основ государства и права. Материалы пятого издания переработаны в связи с изменениями в ряде отраслей российского права: гражданском, трудовом, семейном, гражданском процессуальном, уголовно-процессуальном законодательствах. Отдельно рассматриваются проблемы прав и свобод человека и гражданина, вопросы национальной безопасности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования. Издание адресовано учащимся средних специальных учебных заведений, обучающимся по юридическим специальностям, их преподавателям.</t>
   </si>
   <si>
     <t>978-5-534-19411-1</t>
   </si>
   <si>
     <t>67.0я723</t>
   </si>
 </sst>
 </file>
 