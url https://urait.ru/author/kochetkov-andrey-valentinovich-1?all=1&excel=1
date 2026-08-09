--- v3 (2026-06-09)
+++ v4 (2026-08-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>10.06.2026</t>
+    <t>09.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>