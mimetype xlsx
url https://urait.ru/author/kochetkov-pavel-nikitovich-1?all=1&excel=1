--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>05.03.2026</t>
+    <t>05.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>