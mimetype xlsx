--- v1 (2026-05-05)
+++ v2 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
-    <t>05.05.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>25.04.2017</t>
   </si>
   <si>
     <t>АНТИКРИЗИСНОЕ УПРАВЛЕНИЕ. ИНСТРУМЕНТАРИЙ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кочеткова А. И., Кочетков П. Н.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Финансовый менеджмент</t>
   </si>
   <si>
-    <t>Представленный учебник по курсу «Антикризисное управление» является одновременно инструментальной частью базового учебника «Управление в условиях хаоса. Антикризисное управление» и совершенно автономным элементом системного изучения антикризисного управления. Представленный в издании учебный материал познакомит учащихся с методами проведения комплексного анализа компании и антикризисной диагностики. В результате изучения материала учебника обучающиеся приобретут навыки комплексного анализа ситуации на предприятии и в условиях, приближенных к реальности, научатся самостоятельно применять доступный им инструментарий исследования и связывать воедино имеющиеся у них данные, заполняя при этом бреши смысла. Владея этими способностями, учащиеся смогут впоследствии, оказавшись в ситуации, требующей комплексного подхода и многофакторного анализа, провести антикризисную диагностику (а вместе с ней и многофакторное исследование внутренней ситуации в компании) на должном уровне.</t>
+    <t>Представленный учебник по курсу «Антикризисному управление» является одновременно инструментальной частью базового учебника «Управление в условиях хаоса. Антикризисное управление» и совершенно автономным элементом системного изучения антикризисного управления. Представленный в издании учебный материал познакомит учащихся с методами проведения комплексного анализа компании и антикризисной диагностики. В результате изучения материала учебника обучающиеся приобретут навыки комплексного анализа ситуации на предприятии и в условиях, приближенных к реальности, научатся самостоятельно применять доступный им инструментарий исследования и связывать воедино имеющиеся у них данные, заполняя при этом бреши смысла. Владея этими способностями, учащиеся смогут впоследствии, оказавшись в ситуации, требующей комплексного подхода и многофакторного анализа, провести антикризисную диагностику (а вместе с ней и многофакторное исследование внутренней ситуации в компании) на должном уровне.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01617-8</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>28.06.2016</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИОННОЕ ПОВЕДЕНИЕ И ОРГАНИЗАЦИОННОЕ МОДЕЛИРОВАНИЕ 6-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
-    <t>В основу разработки данного курса легли многолетние теоретические и прикладные исследования и разработки авторов курса на базе более чем 150 практических проектов в крупных, средних и малых компаниях России. Из огромного количества существующих теорий и инструментов авторы тщательно отбирали и испытывали только те, которые отвечали критериям легкости в применении непрофессиональными психологами, гарантированной результативности и высокой эффективности в управленческом процессе.</t>
+    <t>В курсе подробно рассмотрен широкий круг вопросов управления бизнесом, включая теорию организаций, организационное поведение, психологические основы мотивации труда, процесс принятия решений, управление поведением работников и групп в коллективе, формирование команд и управление ими и др. Приведены практические задания для самостоятельного освоения материала.</t>
   </si>
   <si>
     <t>978-5-534-18879-0</t>
   </si>
   <si>
     <t>22.12.2016</t>
   </si>
   <si>
     <t>ПРИКЛАДНАЯ ПСИХОЛОГИЯ УПРАВЛЕНИЯ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В повседневной управленческой практике управленцы и специалисты по работе с человеческим капиталом нуждаются не столько в глубоких фундаментальных знаниях, сколько в практически ориентированных, прикладных инструментах, имеющих научную основу, понятный интерфейс для использования (который можно освоить, не будучи психологом по образованию) и апробированный управленческий эффект. В данном учебнике рассматриваются прикладные аспекты организационного моделирования (дизайна), власти и влияния, глубинных психологических основ мотивации, управления по ценностям и работы с выгоранием и создания системы саморегенерации для каждого человека в организации персонально и для всего коллектива в целом, что поможет тем, кто стремится к изучению новых областей знаний, самореализации и саморазвитию.</t>
   </si>
   <si>
     <t>978-5-9916-7962-6</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>