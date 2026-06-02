--- v2 (2026-04-03)
+++ v3 (2026-06-02)
@@ -91,51 +91,51 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/583299</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Кочеткова, А. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Психологические механизмы командообразования : учебник и практикум для вузов / А. И. Кочеткова, П. Н. Кочетков. — 6-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 652 с. — (Высшее образование). — ISBN 978-5-534-18881-3.</w:t>
+        <w:t xml:space="preserve">Психологические механизмы команДООбразования : учебник и практикум для вузов / А. И. Кочеткова, П. Н. Кочетков. — 6-е изд., испр. и доп. — Москва : Издательство Юрайт, 2026. — 652 с. — (Высшее образование). — ISBN 978-5-534-18881-3.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> — URL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Link"/>
           </w:rPr>
           <w:t xml:space="preserve">https://urait.ru/bcode/589486</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Кочеткова, А. И. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>