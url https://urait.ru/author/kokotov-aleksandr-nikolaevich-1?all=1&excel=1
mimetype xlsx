--- v0 (2026-02-10)
+++ v1 (2026-04-08)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>10.02.2026</t>
+    <t>09.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,66 +148,66 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
     <t>На основе новейшего законодательства и правоприменительной практики раскрываются вопросы правового регулирования выборов, основные институты избирательного права, в том числе с точки зрения их практического воплощения. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов уровней профессионального образования бакалавриат и магистратура образовательных организаций высшего образования юридического профиля, а также аспирантов, преподавателей, работников государственных органов и органов местного самоуправления, всех интересующихся вопросами избирательного права.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21123-8</t>
   </si>
   <si>
     <t>67.400.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>28.02.2023</t>
-[...2 lines deleted...]
-    <t>МУНИЦИПАЛЬНОЕ ПРАВО РОССИИ 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>23.03.2026</t>
+  </si>
+  <si>
+    <t>Муниципальное право России 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кокотова А.Н.</t>
   </si>
   <si>
     <t>Муниципальное право</t>
   </si>
   <si>
-    <t>В курсе «Муниципальное право России» на основе новейшего законодательства, правоприменительной практики раскрываются вопросы правового регулирования местного самоуправления, основные институты муниципального права, в том числе с точки зрения их практического воплощения. Особое внимание уделяется толкованию положений законодательства о местном самоуправлении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по направлениям подготовки «Юриспруденция» (бакалавриат — 40.03.01; специалитет — 40.05.01, 40.05.04; магистратура — 40.04.01), аспирантов и преподавателей юридических вузов, а также для работников государственных органов и органов местного самоуправления.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16384-1</t>
+    <t>В курсе «Муниципальное право России» на основе новейшего законодательства, правоприменительной практики раскрываются вопросы правового регулирования местного самоуправления, основные институты муниципального права, в том числе с точки зрения их практического воплощения. Особое внимание уделяется толкованию положений законодательства о местном самоуправлении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям ), аспирантов и преподавателей юридических вузов и факультетов, а также для работников государственных органов и органов местного самоуправления.</t>
+  </si>
+  <si>
+    <t>978-5-9916-2016-1</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>19.11.2015</t>
   </si>
   <si>
     <t>МУНИЦИПАЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кокотов А. Н., Захаров И. В.</t>
   </si>
   <si>
     <t>Настоящий практикум включает наиболее важные институты муниципального права. Предлагаемые задачи основаны на ситуациях из практической деятельности opганов местного самоуправления, использованы данные по различным регионам страны. По всем темам приводится список рекомендуемой литературы. Наличие в практикуме контрольных вопросов и заданий позволяет применять полученные теоретические знания для выработки практических навыков.</t>
   </si>
   <si>
     <t>978-5-534-03789-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
 </sst>
 </file>
 
@@ -588,51 +588,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbiratelnoe-pravo-rossiyskoy-federacii-582615" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/municipalnoe-pravo-rossii-582516" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/municipalnoe-pravo-rossii-praktikum-560420" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/izbiratelnoe-pravo-rossiyskoy-federacii-582615" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/municipalnoe-pravo-rossii-600159" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/municipalnoe-pravo-rossii-praktikum-560420" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -883,115 +883,115 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.513</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>582516</v>
+        <v>600159</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>406</v>
+        <v>368</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2109.0</v>
+        <v>1939.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2319.0</v>
+        <v>2129.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.612</v>
+        <v>0.566</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>560420</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2025</v>
       </c>