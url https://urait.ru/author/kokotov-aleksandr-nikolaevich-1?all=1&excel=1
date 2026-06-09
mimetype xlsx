--- v1 (2026-04-08)
+++ v2 (2026-06-09)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>09.04.2026</t>
+    <t>09.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -160,51 +160,51 @@
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21123-8</t>
   </si>
   <si>
     <t>67.400.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>23.03.2026</t>
   </si>
   <si>
     <t>Муниципальное право России 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Кокотова А.Н.</t>
   </si>
   <si>
     <t>Муниципальное право</t>
   </si>
   <si>
-    <t>В курсе «Муниципальное право России» на основе новейшего законодательства, правоприменительной практики раскрываются вопросы правового регулирования местного самоуправления, основные институты муниципального права, в том числе с точки зрения их практического воплощения. Особое внимание уделяется толкованию положений законодательства о местном самоуправлении. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям ), аспирантов и преподавателей юридических вузов и факультетов, а также для работников государственных органов и органов местного самоуправления.</t>
+    <t>В курсе «Муниципальное право России» на основе новейшего законодательства, правоприменительной практики раскрываются вопросы правового регулирования местного самоуправления, основные институты муниципального права, в том числе с точки зрения их практического воплощения. Особое внимание уделяется толкованию положений законодательства о местном самоуправлении. Для студентов высших учебных заведений, обучающихся по юридическим направлениям ), аспирантов и преподавателей юридических вузов и факультетов, а также для работников государственных органов и органов местного самоуправления.</t>
   </si>
   <si>
     <t>978-5-9916-2016-1</t>
   </si>
   <si>
     <t>67.401я73</t>
   </si>
   <si>
     <t>19.11.2015</t>
   </si>
   <si>
     <t>МУНИЦИПАЛЬНОЕ ПРАВО РОССИИ. ПРАКТИКУМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Кокотов А. Н., Захаров И. В.</t>
   </si>
   <si>
     <t>Настоящий практикум включает наиболее важные институты муниципального права. Предлагаемые задачи основаны на ситуациях из практической деятельности opганов местного самоуправления, использованы данные по различным регионам страны. По всем темам приводится список рекомендуемой литературы. Наличие в практикуме контрольных вопросов и заданий позволяет применять полученные теоретические знания для выработки практических навыков.</t>
   </si>
   <si>
     <t>978-5-534-03789-0</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>