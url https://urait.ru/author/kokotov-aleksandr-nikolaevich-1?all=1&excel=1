--- v2 (2026-06-09)
+++ v3 (2026-08-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>09.06.2026</t>
+    <t>10.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>