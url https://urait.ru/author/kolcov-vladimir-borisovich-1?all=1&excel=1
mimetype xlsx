--- v1 (2026-03-26)
+++ v2 (2026-05-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>26.03.2026</t>
+    <t>13.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>