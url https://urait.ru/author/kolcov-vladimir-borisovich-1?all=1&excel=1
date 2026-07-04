--- v2 (2026-05-13)
+++ v3 (2026-07-04)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>13.05.2026</t>
+    <t>05.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,120 +157,120 @@
   <si>
     <t>В курсе подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим, естественнонаучным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20304-2</t>
   </si>
   <si>
     <t>20.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>ОЧИСТКА СТОЧНЫХ ВОД 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования.</t>
+    <t>В учебнике подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод.</t>
   </si>
   <si>
     <t>978-5-534-19485-2</t>
   </si>
   <si>
     <t>12.02.2018</t>
   </si>
   <si>
     <t>ОЧИСТНЫЕ СООРУЖЕНИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Сельскохозяйственные науки</t>
   </si>
   <si>
     <t>Агроинженерия. Технологии, машины и оборудование</t>
   </si>
   <si>
-    <t>Курс посвящен описанию процессов и аппаратов, применяемых при защите окружающей природной среды от опасных и вредных выбросов. Изложены теоретические основы и физическая сущность технологических процессов защиты окружающей среды. Издание поможет обучающимся освоить основы проектирования технических объектов; основные виды механизмов, методы исследования и расчета: их кинетических и динамических характеристик; в результате обучения студенты будут уметь анализировать характер воздействия вредных и опасных факторов на человека и природную среду, методы защиты от них; знать теоретические основы обеспечения безопасности жизнедеятельности; действующую систему нормативно-правовых актов в области техносферной безопасности.</t>
+    <t>Курс поможет освоить основы проектирования технических объектов; основные виды механизмов, методы исследования и расчета: их кинетических и динамических характеристик; уметь анализировать характер воздействия вредных и опасных факторов на человека и природную среду, методы защиты от них; знать теоретические основы обеспечения безопас-ности жизнедеятельности; действующую систему нормативно-правовых актов в области техносферной безопасности.</t>
   </si>
   <si>
     <t>978-5-534-20305-9</t>
   </si>
   <si>
     <t>20.1я723</t>
   </si>
   <si>
     <t>ПЕРЕРАБОТКА И УТИЛИЗАЦИЯ ТВЕРДЫХ ОТХОДОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Кольцов В. Б. ; Под общ. ред. Каракеяна В.И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе рассмотрены вопросы переработки и утилизации твердых отходов. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным, инженерно-техническим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-21116-0</t>
   </si>
   <si>
     <t>19.01.2018</t>
   </si>
   <si>
     <t>ПРОЦЕССЫ И АППАРАТЫ ЗАЩИТЫ ОКРУЖАЮЩЕЙ СРЕДЫ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассматриваются проблемы защиты экологии и классификация процессов окружающей среды, раскрываются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока. Также представлены сорбционные и каталитические методы очистки, основы защиты гидросферы, подробно рассмотрены механические, физико-химические, химические, биохимические и термические методы очистки сточных вод, а также вопросы переработки и утилизации твердых отходов.</t>
   </si>
   <si>
     <t>978-5-534-20302-8</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ОЧИСТКИ ГАЗОВ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по естественнонаучным, инженерно-техническим направлениям.</t>
+    <t>В курсе рассматриваются методы сепарации газов и аппараты сухой, фильтрующей, электрической и мокрой очистки газового потока.</t>
   </si>
   <si>
     <t>978-5-534-19498-2</t>
   </si>
   <si>
     <t>08.11.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ТВЕРДЫМИ ОТХОДАМИ. ПЕРЕРАБОТКА И УТИЛИЗАЦИЯ 2-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по укрупненным группам специальностей «Техносферная безопасность и природообустройство».</t>
+    <t>В курсе рассматриваются вопросы переработки и утилизации твердых отходов.</t>
   </si>
   <si>
     <t>978-5-534-20306-6</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>