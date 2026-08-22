--- v3 (2026-07-04)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>05.07.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>