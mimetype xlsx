--- v1 (2026-03-14)
+++ v2 (2026-05-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>14.03.2026</t>
+    <t>11.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.03.2026</t>
   </si>
   <si>
     <t>Конституционное право зарубежных стран 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьева О. В., Колесников Е. В., Комкова Г. Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>