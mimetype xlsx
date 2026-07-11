--- v2 (2026-05-11)
+++ v3 (2026-07-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>11.05.2026</t>
+    <t>11.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,81 +133,81 @@
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов и преподавателей юридических колледжей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>06.03.2026</t>
   </si>
   <si>
     <t>Конституционное право зарубежных стран 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьева О. В., Колесников Е. В., Комкова Г. Н.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Курс представляет собой обобщенное изложение основных тем по курсу «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Глоссарий, составленный из основных терминов и понятий курса, поможет уяснить основные категории науки конституционного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования и методическим требованиям, предъявляемым к учебным изданиям. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
+    <t>Курс представляет собой обобщенное изложение основных тем учебной дисциплины «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
   </si>
   <si>
     <t>978-5-534-21810-7</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Освоение данного курса обеспечивает прочную основу для дальнейшего изучения отраслевых юридических дисциплин и успешной профессиональной деятельности. Для студентов вузов, обучающихся по юридическим направлениям, а также для преподавателей юридических вузов и факультетов, сотрудников органов государственной и муниципальной власти, практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-21808-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">