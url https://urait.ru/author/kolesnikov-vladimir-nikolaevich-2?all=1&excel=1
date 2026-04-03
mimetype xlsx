--- v1 (2026-02-10)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>10.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>