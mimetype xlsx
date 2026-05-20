--- v2 (2026-04-03)
+++ v3 (2026-05-20)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>03.04.2026</t>
+    <t>20.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>