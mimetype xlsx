--- v3 (2026-05-20)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>20.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,99 +133,99 @@
   <si>
     <t>25.11.2019</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКИЙ АНАЛИЗ И ПРОГНОЗИРОВАНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Семенова В.А.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Политология. Обществознание</t>
   </si>
   <si>
-    <t>Учебный курс раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Курс знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Курс дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
+    <t>Учебный курс «Политический анализ и прогнозирование» раскрывает основы научного анализа политики как теоретического, так и прикладного уровней, учит студентов ориентироваться в современных политических процессах различного масштаба и сложности. Пособие знакомит с методологией политического анализа и прогнозирования, а также инструментально-прикладными методами политического анализа, с сущностью и видами политического прогнозирования. Книга дает представление не только о традиционных способах научного познания явлений политической жизни, но также и о тех, которые вошли в поле зрения специалистов совсем недавно (например, технология «Драматек»). Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Пособие предназначено для студентов, обучающихся по направлению «Политология», «Менеджмент» и всех тех, кто интересуется актуальными проблемами современной политической науки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12707-2</t>
   </si>
   <si>
     <t>66.0я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.10.2018</t>
   </si>
   <si>
     <t>ПОЛИТИЧЕСКИЙ МЕНЕДЖМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Семенов В. А., Колесников В. Н.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Учебное пособие раскрывает основное содержание, методы и технологии политического менеджмента — одного из ключевых направлений современной политической деятельности. В пособии представлены субъекты политического менеджмента и его основные виды (имиджмейкинг, электоральный менеджмент, регулирование политических конфликтов, заключение политических союзов, технологии лоббизма, политический маркетинг, политическое консультирование, организация политических кампаний). После каждой главы книги даются контрольные вопросы и задания, приводится список литературы. Издание базируется на данных отечественных и зарубежных исследований фундаментального и прикладного характера в области эффективного политического менеджмента. При написании данного учебного пособия авторы исходят из междисциплинарного характера политического менеджмента как учебной дисциплины.</t>
   </si>
   <si>
     <t>978-5-534-08008-7</t>
   </si>
   <si>
     <t>66.04я73</t>
   </si>
   <si>
     <t>27.06.2017</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Тургаева А.С., Хренова А.Е.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>В настоящем учебнике изложены самые новые теории политики, а также содержание научных дискуссий по наиболее актуальным проблемам современной науки. В книге изложено возникновение и развитие политической науки, представлены основные методы научного познания, парадигмы истории политической мысли. Раскрыто понятие и типы политического режима, функции и структура политической культуры и идеологии. Показана типология политического лидерства, модели политической коммуникации, а также методологические основы политического конфликта. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>В настоящем учебнике изложены самые новые теории политики, а также содержание научных дискуссий по наиболее актуальным проблемам современной науки. В книге изложено возникновение и развитие политической науки, представлены основные методы научного познания, парадигмы истории политической мысли. Раскрыто понятие и типы политического режима, функции и структура политической культуры и идеологии. Показана типология политического лидерства, модели политической коммуникации, а также методологические основы политического конфликта. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям. Учебник сопровождается обширным методическим комплексом: тестами, вопросами и заданиями, перечнем рекомендуемых тем рефератов и выступлений на семинарских занятиях.</t>
   </si>
   <si>
     <t>978-5-534-16842-6</t>
   </si>
   <si>
     <t>31.08.2017</t>
   </si>
   <si>
     <t>ПОЛИТОЛОГИЯ В СХЕМАХ И КОММЕНТАРИЯХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Хренова А.Е., Тургаева А.С.</t>
   </si>
   <si>
     <t>В учебном пособии в наглядной форме представлены теоретические и методологические вопросы, а также разработки современных ученых. Раскрыты предмет и методы политической науки, история политических учений, политическая мысль России. Рассмотрены модели политической системы, политические институты, режимы, культура, идеология, лидерство, поведение. Дана характеристика системы международных отношений, структура разных видов политического конфликта, типы и методы политического прогнозирования и др.</t>
   </si>
   <si>
     <t>978-5-534-04199-6</t>
   </si>
   <si>
     <t>66я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>