--- v4 (2026-07-13)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>13.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>