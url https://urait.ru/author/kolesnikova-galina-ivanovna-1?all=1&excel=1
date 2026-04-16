--- v1 (2026-02-20)
+++ v2 (2026-04-16)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
-    <t>20.02.2026</t>
+    <t>16.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,51 +157,51 @@
   <si>
     <t>В учебнике изложены теоретические основы по курсу «Девиантология». Рассмотрены предмет, объект, специфика девиантного поведения, структура и виды поведенческих отклонений, а также различные виды девиаций: этнокультуральные, детские, подростковые, периода взрослости, гендерные и профессиональные. Даны основы психологической помощи при девиациях. Основной материал дополнен диагностическими тестами, применяемыми при выявлении и коррекции девиаций. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный учебник и практикум будет интересен и полезен не только преподавателям и студентам, но и представителям «помогающих» профессий (психологи, педагоги, учителя средних школ, социальные и медицинские работники), а также родителям и всем интересующимся проблемами отклоняющегося поведения.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12876-5</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.04.2023</t>
   </si>
   <si>
     <t>МЕДИКО-СОЦИАЛЬНАЯ ЭКСПЕРТИЗА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
-    <t>Трудовое право. Право социального обеспечения</t>
+    <t>Трудовое право</t>
   </si>
   <si>
     <t>Данный курс представляет собой уникальное собрание информации по организации работы психолога в медико-социальной экспертизе. Его уникальность обусловлена прежде всего последовательным и полным собранием разнообразных источников и информации, касающейся специфики работы психолога медико-социальной экспертизы: правовые акты, методические рекомендации, перечень документов, необходимых для прохождения обследования в медикосоциальной экспертизе, основания признания гражданина инвалидом, критерии оценки ограничений жизнедеятельности в учреждениях медико-социальной экспертизы, перечень заболеваний и дефектов, при которых группа инвалидности устанавливается бессрочно, этапы обследования гражданина психологом медико-социальной экспертизы, тесты, рекомендуемые для психодиагностики в условиях медикосоциальной экспертизы, особенности написания психологического заключения, а также теоретико-методологические основы работы психолога медико-социальной экспертизы.</t>
   </si>
   <si>
     <t>978-5-534-15871-7</t>
   </si>
   <si>
     <t>51.13я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>19.09.2019</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ ПСИХОЛОГО-ПЕДАГОГИЧЕСКИХ ИССЛЕДОВАНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются теоретические, методологические и практические вопросы организации и проведения психолого-педагогических исследований. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание может быть полезно как преподавателям данных дисциплин, так и всем тем, кто в силу своей профессии осуществляет психолого-педагогические исследования.</t>
   </si>
   <si>
     <t>978-5-534-11560-4</t>
   </si>