--- v2 (2026-04-16)
+++ v3 (2026-06-02)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
-[...1 lines deleted...]
-    <t>16.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>02.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>09.04.2020</t>
   </si>
   <si>
     <t>ДЕВИАНТОЛОГИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Колесникова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Специальная педагогика и психология. Дефектология. Логопедия</t>
   </si>
   <si>
-    <t>В учебнике изложены теоретические основы по курсу «Девиантология». Рассмотрены предмет, объект, специфика девиантного поведения, структура и виды поведенческих отклонений, а также различные виды девиаций: этнокультуральные, детские, подростковые, периода взрослости, гендерные и профессиональные. Даны основы психологической помощи при девиациях. Основной материал дополнен диагностическими тестами, применяемыми при выявлении и коррекции девиаций. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Данный учебник и практикум будет интересен и полезен не только преподавателям и студентам, но и представителям «помогающих» профессий (психологи, педагоги, учителя средних школ, социальные и медицинские работники), а также родителям и всем интересующимся проблемами отклоняющегося поведения.</t>
+    <t>В учебнике изложены теоретические основы по курсу «Девиантология». Рассмотрены предмет, объект, специфика девиантного поведения, структура и виды поведенческих отклонений, а также различные виды девиаций: этнокультуральные, детские, подростковые, периода взрослости, гендерные и профессиональные. Даны основы психологической помощи при девиациях. Основной материал дополнен диагностическими тестами, применяемыми при выявлении и коррекции девиаций. Учебный материал четко систематизирован, отражает как традиционные, так и современные подходы к изучению предмета, написан в доступной для понимания форме. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12876-5</t>
   </si>
   <si>
     <t>88.8я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.04.2023</t>
   </si>
   <si>
     <t>МЕДИКО-СОЦИАЛЬНАЯ ЭКСПЕРТИЗА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Трудовое право</t>
   </si>
@@ -199,51 +199,51 @@
   <si>
     <t>МЕТОДОЛОГИЯ ПСИХОЛОГО-ПЕДАГОГИЧЕСКИХ ИССЛЕДОВАНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В учебном пособии рассматриваются теоретические, методологические и практические вопросы организации и проведения психолого-педагогических исследований. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Издание может быть полезно как преподавателям данных дисциплин, так и всем тем, кто в силу своей профессии осуществляет психолого-педагогические исследования.</t>
   </si>
   <si>
     <t>978-5-534-11560-4</t>
   </si>
   <si>
     <t>88+74я73</t>
   </si>
   <si>
     <t>16.08.2019</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ НАУЧНО-ИССЛЕДОВАТЕЛЬСКОЙ И ПЕДАГОГИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ В ОБЛАСТИ УПРАВЛЕНИЯ ПЕРСОНАЛОМ. Учебник для вузов</t>
   </si>
   <si>
     <t>Самыгин С. И., Узунов В. В., Карташевич Е. В., Колесникова Г. И. ; Под общ. ред. Колесниковой Г.И.</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
-    <t>Учебное пособие написано в соответствии с Государственным образовательным стандартом высшего профессионального образования и предназначено для студентов высших учебных заведений обучающихся по направлению «Управление персоналом» (квалификация —магистр). Дисциплина включена в базовую часть федерального компонента. Издание представляет интерес как структурированное интегративное изложение курса, раскрывающее теоретическую сущность основных вопросов и их практическое решение. Написанное на общеметодологической основе пособие позволяет овладеть основными практическими навыками, необходимыми при организации научно-исследовательской и педагогической деятельности в области управления персоналом. Кроме того, в данном пособии раскрывается взаимосвязь социальных и психологических факторов, влияющих на управленческий процесс в организации, а также практические методы и приемы по его осуществлению. Пособие может быть полезно как для преподавателей данных дисциплин, так и для всех тех, кто в силу своей профессии осуществляет управленческую деятельность.</t>
+    <t>Учебное пособие написано в соответствии с Государственным образовательным стандартом высшего профессионального образования и предназначено для студентов высших учебных заведений обучающихся по направлению «Управление персоналом» (квалификация —магистр). Дисциплина включена в базовую часть федерального компонента. Издание представляет интерес как структурированное интегративное изложение курса, раскрывающее теоретическую сущность основных вопросов и их практическое решение. Пособие может быть полезно как для преподавателей данных дисциплин, так и для всех тех, кто в силу своей профессии осуществляет управленческую деятельность.</t>
   </si>
   <si>
     <t>978-5-534-11563-5</t>
   </si>
   <si>
     <t>60.82я73</t>
   </si>
   <si>
     <t>16.05.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ СПЕЦИАЛЬНОЙ ПЕДАГОГИКИ И СПЕЦИАЛЬНОЙ ПСИХОЛОГИИ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>Учебное пособие представляет интерес как структурированное изложение курсов «Специальная психология» и «Специальная педагогика», написанное на общеметодологической основе. Издание поможет студентам сформировать целостное представление и теоретико-методологическую базу по основным вопросам данных дисциплин.</t>
   </si>
@@ -251,53 +251,50 @@
     <t>978-5-534-07973-9</t>
   </si>
   <si>
     <t>88.3+74.3я723</t>
   </si>
   <si>
     <t>16.08.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ СПЕЦИАЛЬНОЙ ПСИХОЛОГИИ И СПЕЦИАЛЬНОЙ ПЕДАГОГИКИ. ПСИХОКОРРЕКЦИЯ НАРУШЕНИЙ РАЗВИТИЯ 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие написано на общеметодологической основе и представляет интерес как структурированное изложение основных вопросов, рассматриваемых в рамках таких специализированных дисциплин, как «Психокоррекция», «Специальная психология», «Специальная педагогика».</t>
   </si>
   <si>
     <t>978-5-534-09374-2</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
   <si>
     <t>12.04.2023</t>
   </si>
   <si>
     <t>ПРАВОВЫЕ ОСНОВЫ МЕДИКО-СОЦИАЛЬНОЙ ЭКСПЕРТИЗЫ 2-е изд., пер. и доп. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Данный курс представляет собой уникальное собрание информации по организации работы психолога в медико-социальной экспертизе. Его уникальность обусловлена прежде всего последовательным и полным собранием разнообразных источников и информации, касающейся специфики работы психолога медико-социальной экспертизы: правовые акты, методические рекомендации, перечень документов, необходимых для прохождения обследования в медикосоциальной экспертизе, основания признания гражданина инвалидом, критерии оценки ограничений жизнедеятельности в учреждениях медико-социальной экспертизы, перечень заболеваний и дефектов, при которых группа инвалидности устанавливается бессрочно, этапы обследования гражданина психологом медико-социальной экспертизы, тесты, рекомендуемые для психодиагностики в условиях медикосоциальной экспертизы, особенности написания психологического заключения, а также теоретико-методологические основы работы психолога медико-социальной экспертизы. Данный курс создан на основе опыта работы автора психологом-диагностом в Медико-социальной экспертизе города Томска (межрайонное бюро, кардиологическое бюро). Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, а также всех, кого по тем или иным причинам интересует информация, касающаяся медико-социальной экспертизы.</t>
   </si>
   <si>
     <t>978-5-534-15872-4</t>
   </si>
   <si>
     <t>51.13я723</t>
   </si>
   <si>
     <t>18.07.2016</t>
   </si>
   <si>
     <t>СОЦИОЛОГИЯ И ПСИХОЛОГИЯ СЕМЬИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Гриф другой организации</t>
   </si>
   <si>
     <t>Учебник представляет собой систематическое изложение основных вопросов в рамках научных теоретических и практических исследований в данном направлении. Раскрывается взаимосвязь социальных и психологических факторов, влияющих на создание благоприятных внутрисемейных отношений как в структуре супружеских, так и родительско-детских взаимодействий. Приведена классификация видов нарушения коммуникации в семье. Даны основные способы их коррекции. Издание поможет студентам сформировать целостное представление и теоретико-методологическую базу для последующего совершенствования своих профессиональных навыков в соответствии с собственными предпочтениями.</t>
   </si>
   <si>
     <t>978-5-534-12133-9</t>
   </si>
   <si>
     <t>60.56+88.5я73</t>
   </si>
@@ -1398,267 +1395,267 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>869.0</v>
       </c>
       <c r="M11" s="9">
         <v>959.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>67</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>51</v>
       </c>
       <c r="Y11" s="8">
         <v>0.271</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>584448</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>271</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1489.0</v>
       </c>
       <c r="M12" s="9">
         <v>1639.0</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.448</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>584447</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>176</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1049.0</v>
       </c>
       <c r="M13" s="9">
         <v>1149.0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>68</v>
       </c>
       <c r="S13" s="6" t="s">
         <v>69</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.333</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>584449</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>215</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1229.0</v>
       </c>
       <c r="M14" s="9">
         <v>1349.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.38</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>