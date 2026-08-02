--- v3 (2026-06-02)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
-    <t>02.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>