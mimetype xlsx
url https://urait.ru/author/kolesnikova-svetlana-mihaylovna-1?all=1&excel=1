--- v2 (2026-03-05)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
-    <t>05.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>