--- v3 (2026-05-03)
+++ v4 (2026-06-19)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
-[...1 lines deleted...]
-    <t>03.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>19.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -214,84 +214,81 @@
   <si>
     <t>ЛИНГВОПОЭТИКА И ХУДОЖЕСТВЕННЫЙ ТЕКСТ. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Колесниковой С. М.</t>
   </si>
   <si>
     <t>Филология и литературоведение</t>
   </si>
   <si>
     <t>Курсы «Язык художественного текста», "Лингвистический анализ текста", "Филологический анализ текста", "Стилистика", "Язык СМИ", "Медиасловесность" направлены на формирование у студентов профессионального подхода к анализу языка и стиля текста (художественного и нехудожественного), установлению его языковой организации, оценке состояния русской лингвистики, а также развитию навыков самостоятельной научно-исследовательской работы. В курсе использованы методы научного наблюдения и описания, структурно-функционального, семантико-стилистического и лингвистического анализа художественных произведений, а также используемого в стиховедении статистического метода и метрикоритмического анализа. В качестве дополнительного метода с целью верификации полученных результатов проводилось сравнение с данными поэтического подкорпуса Национального корпуса русского языка.</t>
   </si>
   <si>
     <t>978-5-534-21449-9</t>
   </si>
   <si>
     <t>80я73</t>
   </si>
   <si>
     <t>11.02.2020</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 1. ФОНЕТИКА. ОРФОГРАФИЯ. ЛЕКСИКОЛОГИЯ. СЛОВООБРАЗОВАНИЕ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Курс поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Курс содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
+    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы.</t>
   </si>
   <si>
     <t>978-5-534-12640-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>81.2Ря73</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 2. МОРФОЛОГИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>978-5-534-12639-6, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК В 3 Т. ТОМ 3. СИНТАКСИС 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Настоящее издание поможет не только в освоении теории, но и в овладении навыками практического анализа единиц всех уровней, поскольку после каждого раздела приводятся упражнения, схемы и образцы разбора языковых единиц. Учебник содержит интересные и необходимые для развития лингвистического кругозора и аналитического мышления студентов рубрики «Проблемы терминологии», «Определение понятия», «История вопроса» и «Научная дискуссия». Оригинальность данного издания заключается в том, что в нем имеются тесты по грамматике русского языка — популярный современный вид контрольно-измерительных материалов для диагностики знаний. В процессе изложения теоретического материала авторы опирались на классические источники и научные разработки современных лингвистов, а по многим вопросам отразили собственное видение проблемы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, аспирантов и преподавателей филологических факультетов, научных работников, учителей-словесников.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-12637-2, 978-5-534-12638-9</t>
   </si>
   <si>
     <t>05.09.2014</t>
   </si>
   <si>
     <t>СОВРЕМЕННЫЙ РУССКИЙ ЯЗЫК. МОРФОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Колесникова С. М.</t>
   </si>
   <si>
-    <t>Настоящее издание должно помочь студентам в усвоении лекционного курса, обогащении и расширении их научной и языковой картины мира. Перед автором стояла задача создать учебное пособие, не только содержащее общетеоретическую часть, но и отражающее закономерности функционирования языковых единиц. Закономерности формо- и словообразования даны не только в статике, но и в динамике — с учетом развития языка. Важное место занимают обзоры существующих грамматических научных теорий и различных взглядов на отдельные проблемы и дискуссионные вопросы морфологии, а также вопросы преемственности знаний, позволяющие повысить общую культуру владения русским языком. После каждой темы в учебнике даны творческие задания, направленные на развитие лингвистической зоркости.</t>
+    <t>Морфология представляет собой учение о частях речи, принципах их классификации, грамматических формах слова (словоформах); системе словоизменения (формообразовании) и словообразования той или иной части речи. Перед автором стояла задача создать учебное пособие, не только содержащее общетеоретическую часть, но и отражающее закономерности функционирования языковых единиц. Закономерности формо- и словообразования даны не только в статике, но и в динамике — с учетом развития языка. Важное место занимают обзоры существующих грамматических научных теорий и различных взглядов на отдельные проблемы и дискуссионные вопросы морфологии, а также вопросы преемственности знаний, позволяющие повысить общую культуру владения русским языком. После каждой темы в учебнике даны творческие задания, направленные на развитие лингвистической зоркости. Настоящее издание должно помочь усвоению студентами лекционного курса, обогащению и расширению их научной и языковой картины мира.</t>
   </si>
   <si>
     <t>978-5-534-00535-6</t>
   </si>
   <si>
     <t>81.2Рус-2я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>29.09.2020</t>
   </si>
   <si>
     <t>ФУНКЦИОНАЛЬНАЯ ГРАММАТИКА РУССКОГО ЯЗЫКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Настоящий курс позволяет определить содержательное, семантическое пространство языка, выявить субъективные и объективные смыслы, рассмотреть совокупность средств выражения разных категориальных значений (смыслов); создать целостное, основанное на современных научных концепциях представление о разновидности функциональной грамматики, базирующейся на понятиях «функция», «функционально-семантическое поле», «функционально-семантическая категория». Курс позволяет развить навыки и способности студентов (бакалавров и магистрантов) к самостоятельному освоению и критическому осмыслению грамматического описания, основанного на синтезе направлений анализа языковых единиц и категорий, — «от функции» и «от смысла». Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов-бакалавров, магистрантов, преподавателей вузов, аспирантов, научных работников, учителей-словесников.</t>
   </si>
   <si>
     <t>978-5-534-12882-6</t>
   </si>
   <si>
     <t>21.02.2025</t>
   </si>
@@ -1378,269 +1375,269 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1629.0</v>
       </c>
       <c r="M11" s="9">
         <v>1789.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
         <v>68</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.485</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>583356</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>297</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1289.0</v>
       </c>
       <c r="M12" s="9">
         <v>1419.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="X12" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Y12" s="8">
         <v>0.383</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>587908</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>407</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2119.0</v>
       </c>
       <c r="M13" s="9">
         <v>2329.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
         <v>56</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.613</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590246</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>241</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1349.0</v>
       </c>
       <c r="M14" s="9">
         <v>1479.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.412</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>