--- v4 (2026-06-19)
+++ v5 (2026-08-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
-    <t>19.06.2026</t>
+    <t>12.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>