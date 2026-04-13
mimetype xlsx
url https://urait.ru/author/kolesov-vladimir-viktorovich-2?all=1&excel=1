--- v2 (2026-02-23)
+++ v3 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>24.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>