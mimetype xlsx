--- v3 (2026-04-13)
+++ v4 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -208,51 +208,51 @@
   <si>
     <t>26.03.2018</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЯЗЫКА: ПРАКТИКУМ 3-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Черепанова О. А., Колесов В. В., Капорулина Л. В., Калиновская В. Н.</t>
   </si>
   <si>
     <t>Учебное пособие содержит упражнения и задания разного уровня сложности по фонетике, морфологии, синтаксису и лексике русского языка. Издание включает тексты для чтения и аналитического разбора (отрывки из памятников XI—XVII вв.), сопровождающиеся методическими рекомендациями. Также в книге представлены ключи к упражнениям, словарь древнерусских слов и список сокращений.</t>
   </si>
   <si>
     <t>978-5-534-11643-4</t>
   </si>
   <si>
     <t>81.411.2я73</t>
   </si>
   <si>
     <t>08.08.2017</t>
   </si>
   <si>
     <t>ИСТОРИЯ РУССКОГО ЯЗЫКОЗНАНИЯ. Учебник для вузов</t>
   </si>
   <si>
-    <t>В курсе последовательно и системно рассказано о развитии отечественного языкознания, рассмотрены теории, методы и принципы изучения языка. Разобраны общие вопросы истории отечественной русистики, история ее сложения, предпосылки научного знания. Даны статьи об известных лингвистах, внесших осязаемый вклад в развитие русистики и языкознания в целом, а также обобщающие теоретические статьи. Показана органическая связь национальных языковедческих школ с культурными переживаниями народа. Курс состоит из двух разделов. В первом разделе приведен материал о развитии русского языкознания с XI до первой половины XIX века, рассмотрены общие вопросы науки. Во втором разделе содержатся очерки об отечественных лингвистах (А. Х. Востоков, А. А. Потебня, А. А. Шахматов, И. А. Бодуэн де Куртенэ, Б. А. Ларин, В. В. Виноградов, М. М. Бахтин и другие), а также статьи, которые подводят итог сделанного и показывают возможности будущего развития. Курс предназначен для студентов высших учебных заведений, аспирантов и преподавателей, а также всех интересующихся.</t>
+    <t>В курсе последовательно и системно рассказано о развитии отечественного языкознания, рассмотрены теории, методы и принципы изучения языка. Разобраны общие вопросы истории отечественной русистики, история ее сложения, предпосылки научного знания. Даны статьи об известных лингвистах, внесших осязаемый вклад в развитие русистики и языкознания в целом, а также обобщающие теоретические статьи. Показана органическая связь национальных языковедческих школ с культурными переживаниями народа. Курс состоит из двух разделов. В первом разделе приведен материал о развитии русского языкознания с XI до первой половины XIX века, рассмотрены общие вопросы науки. Во втором разделе содержатся очерки об отечественных лингвистах (А. Х. Востоков, А. А. Потебня, А. А. Шахматов, И. А. Бодуэн де Куртенэ, Б. А. Ларин, В. В. Виноградов, М. М. Бахтин и другие), а также статьи, которые подводят итог сделанного и показывают возможности будущего развития.</t>
   </si>
   <si>
     <t>978-5-534-12109-4</t>
   </si>
   <si>
     <t>81.2Рус-923</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>