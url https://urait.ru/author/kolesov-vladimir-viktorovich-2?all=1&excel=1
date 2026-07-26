--- v4 (2026-06-03)
+++ v5 (2026-07-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>03.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>