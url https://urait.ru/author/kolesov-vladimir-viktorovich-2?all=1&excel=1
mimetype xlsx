--- v5 (2026-07-26)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>26.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -870,54 +870,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>333</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1769.0</v>
+        <v>1859.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1949.0</v>
+        <v>2039.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -940,54 +940,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>217</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>999.0</v>
+        <v>1049.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1099.0</v>
+        <v>1149.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1010,54 +1010,54 @@
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>659</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
-        <v>2889.0</v>
+        <v>3039.0</v>
       </c>
       <c r="M7" s="9">
-        <v>3179.0</v>
+        <v>3339.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1080,54 +1080,54 @@
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>247</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1379.0</v>
+        <v>1449.0</v>
       </c>
       <c r="M8" s="9">
-        <v>1519.0</v>
+        <v>1589.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1150,54 +1150,54 @@
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>618</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>3089.0</v>
+        <v>3249.0</v>
       </c>
       <c r="M9" s="9">
-        <v>3399.0</v>
+        <v>3569.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>65</v>
       </c>