--- v2 (2026-03-04)
+++ v3 (2026-06-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>04.03.2026</t>
+    <t>15.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -226,51 +226,51 @@
   <si>
     <t>В учебнике описаны новые модели и методы выбора оптимального размера партии поставок при решении задач управлении запасами. В первом разделе книги изложены основные подходы к оптимизации решений о транспортном обеспечении поставок при управлении запасами одной номенклатуры товара. Представлены особенности таких решений в формате реальных для практики систем управления запасами партионных грузов. Рассматриваются проблемы эффективной организации поставок сразу несколькими ТС, включая обоснование уровня дисконта на стоимость таких поставок. Во втором разделе аналогичный круг вопросов решается для многономенклатурных поставок. Учебник содержит тестовые задания для углубленной проработки материала.</t>
   </si>
   <si>
     <t>978-5-534-09781-8</t>
   </si>
   <si>
     <t>65.2/4я73</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЗАПАСАМИ: МНОГОФАКТОРНАЯ ОПТИМИЗАЦИЯ ПРОЦЕССА ПОСТАВОК. Учебник для СПО</t>
   </si>
   <si>
     <t>978-5-534-10776-0</t>
   </si>
   <si>
     <t>65.2/4я723</t>
   </si>
   <si>
     <t>10.01.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ТРАНСПОРТНЫМИ СИСТЕМАМИ. ТРАНСПОРТНОЕ ОБЕСПЕЧЕНИЕ ЛОГИСТИКИ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе показана роль транспорта в современной экономике, описано транспортное обеспечение логистики и цепей поставок, рассмотрены различные типы транспортных систем, проанализированы механизмы управления транспортными системами, дана характеристика отдельных видов транспорта. Значительное внимание уделено элементам лучшего мирового и отечественного опыта транспортного обеспечения логистики, а также тенденциям, возникшим в транспортной системе в кризисный период 2020-х гг. Практикум содержит вопросы для контроля и обсуждения, а также примеры простейших расчетов характеристик транспортных систем. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по профилю «Логистика и управление цепями поставок» и другим экономическим профилям, направлениям и специальностям, а также может быть полезным для аспирантов и преподавателей, слушателей программ дополнительного профессионального образования, специалистов-практиков.</t>
+    <t>В курсе показана роль транспорта в современной экономике, описано транспортное обеспечение логистики и цепей поставок, рассмотрены различные типы транспортных систем, проанализированы механизмы управления транспортными системами, дана характеристика отдельных видов транспорта. Значительное внимание уделено элементам лучшего мирового и отечественного опыта транспортного обеспечения логистики, а также тенденциям, возникшим в транспортной системе в кризисный период 2020-х гг. Практикум содержит вопросы для контроля и обсуждения, а также примеры простейших расчетов характеристик транспортных систем.</t>
   </si>
   <si>
     <t>978-5-534-18372-6</t>
   </si>
   <si>
     <t>65.40я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>