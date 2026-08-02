--- v3 (2026-06-15)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>15.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>