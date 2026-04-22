--- v3 (2026-03-03)
+++ v4 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
-    <t>04.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>