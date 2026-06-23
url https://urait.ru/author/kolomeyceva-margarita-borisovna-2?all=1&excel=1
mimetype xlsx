--- v4 (2026-04-22)
+++ v5 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,75 +133,72 @@
   <si>
     <t>11.07.2018</t>
   </si>
   <si>
     <t>ОСНОВЫ ИМПУЛЬСНОЙ И ЦИФРОВОЙ ТЕХНИКИ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коломейцева М. Б., Беседин В. М., Ягодкина Т. В.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Электротехника, электроника, телекоммуникации</t>
   </si>
   <si>
-    <t>В настоящем пособии рассматриваются основные теоретические положения анализа и синтеза линейных импульсных и цифровых систем. Рассмотрены свойства и теоремы дискретного преобразования Лапласа, вопросы определения временны?х и частотных характеристик, понятие и оценка устойчивости, синтез систем с заданными свойствами. Книга снабжена контрольными вопросами и заданиями на проверку усвоения материала.</t>
+    <t>В настоящем пособии рассматриваются основные теоретические положения анализа и синтеза линейных импульсных и цифровых систем. Рассмотрены свойства и теоремы дискретного преобразования Лапласа, вопросы определения временных и частотных характеристик, понятие и оценка устойчивости, синтез систем с заданными свойствами. Книга снабжена контрольными вопросами и заданиями на проверку усвоения материала.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-06429-2</t>
   </si>
   <si>
     <t>32.842я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>ОСНОВЫ ИМПУЛЬСНОЙ И ЦИФРОВОЙ ТЕХНИКИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>В настоящем пособии рассматриваются основные теоретические положения анализа и синтеза линейных импульсных и цифровых систем. Рассмотрены свойства и теоремы дискретного преобразования Лапласа, вопросы определения временных и частотных характеристик, понятие и оценка устойчивости, синтез систем с заданными свойствами. Книга снабжена контрольными вопросами и заданиями на проверку усвоения материала.</t>
   </si>
   <si>
     <t>978-5-534-08722-2</t>
   </si>
   <si>
     <t>32.842я723</t>
   </si>
   <si>
     <t>19.04.2019</t>
   </si>
   <si>
     <t>СИСТЕМЫ АВТОМАТИЧЕСКОГО УПРАВЛЕНИЯ ПРИ СЛУЧАЙНЫХ ВОЗДЕЙСТВИЯХ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коломейцева М. Б., Беседин В. М.</t>
   </si>
   <si>
     <t>Автоматика и управление</t>
   </si>
   <si>
     <t>В учебнике рассматриваются вопросы исследования линейных и нелинейных систем автоматического управления при случайных воздействиях. Приводится описание случайных процессов и их характеристик. Для проведения анализа систем автоматического управления выведены соотношения для расчета вероятностных характеристик на выходе системы. Представлены методы оптимального синтеза. Часть материала посвящена дискретным линейным системам автоматического управления при случайных воздействиях. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов, изучающих дисциплину «Теория автоматического управления»; может быть полезно для студентов и инженеров, занимающихся вопросами анализа и проектирования систем автоматического управления при случайных воздействиях.</t>
   </si>
   <si>
     <t>978-5-534-11166-8</t>
   </si>
@@ -946,201 +943,201 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>559.0</v>
       </c>
       <c r="M6" s="9">
         <v>609.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.134</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>586466</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>101</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>479.0</v>
       </c>
       <c r="M7" s="9">
         <v>529.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="S7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.112</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>587431</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>101</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>479.0</v>
       </c>
       <c r="M8" s="9">
         <v>529.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.112</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">