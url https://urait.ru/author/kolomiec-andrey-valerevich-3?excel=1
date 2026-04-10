--- v2 (2026-02-20)
+++ v3 (2026-04-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>21.02.2026</t>
+    <t>10.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>