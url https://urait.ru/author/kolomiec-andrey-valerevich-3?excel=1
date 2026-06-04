--- v3 (2026-04-10)
+++ v4 (2026-06-04)
@@ -16,231 +16,231 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
+  </si>
+  <si>
+    <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
+  </si>
+  <si>
+    <t>Всего книг</t>
+  </si>
+  <si>
+    <t>Сумма заказа:</t>
+  </si>
+  <si>
+    <t>Код</t>
+  </si>
+  <si>
+    <t>Дата выхода книги</t>
+  </si>
+  <si>
+    <t>Заказ</t>
+  </si>
+  <si>
+    <t>Название</t>
+  </si>
+  <si>
+    <t>Автор</t>
+  </si>
+  <si>
+    <t>Состав учебно-методического комплекса</t>
+  </si>
+  <si>
+    <t>Ознакомиться с текстом</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распродажа предыдущих изданий </t>
+  </si>
+  <si>
+    <t>Год</t>
+  </si>
+  <si>
+    <t>Кол-во страниц</t>
+  </si>
+  <si>
+    <t>Тип переплета</t>
+  </si>
+  <si>
+    <t>Цена для библиотек</t>
+  </si>
+  <si>
+    <t>Цена розничная</t>
+  </si>
+  <si>
+    <t>Гриф</t>
+  </si>
+  <si>
+    <t>Обложка/ Переплет</t>
+  </si>
+  <si>
+    <t>Серия</t>
+  </si>
+  <si>
+    <t>Тематика</t>
+  </si>
+  <si>
+    <t>Подтематика</t>
+  </si>
+  <si>
+    <t>Аннотация</t>
+  </si>
+  <si>
+    <t>Издательство</t>
+  </si>
+  <si>
+    <t>ISBN</t>
+  </si>
+  <si>
+    <t>EAN</t>
+  </si>
+  <si>
+    <t>ББК</t>
+  </si>
+  <si>
+    <t>Формат</t>
+  </si>
+  <si>
+    <t>Вес (кг)</t>
+  </si>
+  <si>
+    <t>ISBN предыдущего издания</t>
+  </si>
+  <si>
+    <t>07.11.2023</t>
+  </si>
+  <si>
+    <t>АСТРОНОМИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Отв. ред. Коломиец А. В., Сафонов А. А.</t>
+  </si>
+  <si>
+    <t>Переплет</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Естественные науки</t>
+  </si>
+  <si>
+    <t>Астрономия. Астрофизика. Геофизика</t>
+  </si>
+  <si>
+    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей высших учебных заведений всех направлений, а также широкого круга читателей.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-18299-6</t>
+  </si>
+  <si>
+    <t>22.6я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>АСТРОНОМИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
+    <t>В данном курсе кратко рассматриваются теоретические основы общего курса астрономии, который включает в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Курс включает в себя актуальные и творческие аналитические примеры, дискуссионные моменты. Работа снабжена творческими заданиями и методически проработанным практикумом, которые позволяют успешно закрепить студентам полученные теоретические знания. Для студентов и преподавателей образовательных учреждений среднего профессионального образования технического профиля; также курс адресован студентам, для которых астрономия не является профилирующей дисциплиной, но обязательна для изучения.</t>
+  </si>
+  <si>
+    <t>978-5-534-18293-4</t>
+  </si>
+  <si>
+    <t>22.6я723</t>
+  </si>
+  <si>
+    <t>16.11.2023</t>
+  </si>
+  <si>
+    <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СОО</t>
+  </si>
+  <si>
+    <t>Общеобразовательный цикл</t>
+  </si>
+  <si>
+    <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-18300-9</t>
+  </si>
+  <si>
     <t>10.04.2026</t>
   </si>
   <si>
-    <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
-[...164 lines deleted...]
-    <t>ГЕОГРАФИЯ ДЛЯ КОЛЛЕДЖЕЙ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Курс дополнен различными заданиями для самостоятельной работы студента. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
-[...2 lines deleted...]
-    <t>978-5-534-16137-3</t>
+    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
+  </si>
+  <si>
+    <t>978-5-534-21926-5</t>
   </si>
   <si>
     <t>26я723</t>
   </si>
   <si>
     <t>07.02.2023</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>В учебнике представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-15652-2</t>
   </si>
   <si>
     <t>17.06.2021</t>
   </si>
   <si>
     <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
@@ -672,51 +672,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-568401" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-dlya-kolledzhey-590571" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chislennye-metody-v-reshenii-zadach-elektrotermii-589122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chislennye-metody-v-reshenii-zadach-elektrotermii-589122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1035,185 +1035,185 @@
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y6" s="8">
         <v>0.488</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>568401</v>
+        <v>589147</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>306</v>
+        <v>290</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1649.0</v>
       </c>
       <c r="M7" s="9">
         <v>1809.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6">
         <v>22.6</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y7" s="8">
         <v>0.491</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>590571</v>
+        <v>582440</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
-        <v>362</v>
+        <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1909.0</v>
+        <v>1969.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2099.0</v>
+        <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>61</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
-        <v>0.558</v>
+        <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589160</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>