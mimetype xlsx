--- v4 (2026-06-04)
+++ v5 (2026-07-21)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
-[...1 lines deleted...]
-    <t>04.06.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+  <si>
+    <t>21.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -190,72 +190,78 @@
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
     <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Социально-экономическая география. Регионоведение</t>
+  </si>
+  <si>
+    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
+  </si>
+  <si>
+    <t>978-5-534-21926-5</t>
+  </si>
+  <si>
+    <t>26я723</t>
+  </si>
+  <si>
+    <t>15.06.2026</t>
+  </si>
+  <si>
+    <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
+  </si>
+  <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>
   <si>
-    <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
-[...17 lines deleted...]
-    <t>978-5-534-15652-2</t>
+    <t>Представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Материал ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-20873-3</t>
   </si>
   <si>
     <t>17.06.2021</t>
   </si>
   <si>
     <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Юрайт.Академия</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Педагогика и образование. Общие работы</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
@@ -672,51 +678,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-589160" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chislennye-metody-v-reshenii-zadach-elektrotermii-589122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-565336" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-564978" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/astronomiya-10-11-klassy-589147" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-582440" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/geografiya-mira-bazovyy-i-uglublennyy-urovni-10-11-klassy-590614" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/prostory-i-gorizonty-cifrovogo-obrazovaniya-materialy-vebinarov-besed-i-issledovaniy-yurayt-akademii-vypusk-3-vesenniy-semestr-2021-589011" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/chislennye-metody-v-reshenii-zadach-elektrotermii-589122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1147,278 +1153,278 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1969.0</v>
       </c>
       <c r="M8" s="9">
         <v>2169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y8" s="8">
         <v>0.574</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
-        <v>589160</v>
+        <v>590614</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1899.0</v>
+        <v>1979.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2089.0</v>
+        <v>2179.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.556</v>
+        <v>0.577</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589011</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>212</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="9">
         <v>839.0</v>
       </c>
       <c r="M10" s="9">
         <v>919.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>94.3</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="Y10" s="8">
         <v>0.274</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589122</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>120</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="9">
         <v>539.0</v>
       </c>
       <c r="M11" s="9">
         <v>589.0</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="Y11" s="8">
         <v>0.13</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">