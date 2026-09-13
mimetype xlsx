--- v5 (2026-07-21)
+++ v6 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
-    <t>21.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>22.6я723</t>
   </si>
   <si>
     <t>16.11.2023</t>
   </si>
   <si>
     <t>АСТРОНОМИЯ: 10—11 КЛАССЫ 3-е изд., пер. и доп. Учебник для СОО</t>
   </si>
   <si>
     <t>Гриф УМО СОО</t>
   </si>
   <si>
     <t>Общеобразовательный цикл</t>
   </si>
   <si>
     <t>В данном учебнике кратко рассматриваются теоретические основы астрономии, которые включают в себя основные исторические факты развития науки, раскрытие методов и средств астрономических исследований, результаты изучения Солнечной системы, звезд, галактик. Также даны представления о возможности нахождения внеземной жизни и развитии космонавтики. Учебник ориентирован на среднее общее образование в пределах освоения образовательной программы СПО на базе основного общего образования.</t>
   </si>
   <si>
     <t>978-5-534-18300-9</t>
   </si>
   <si>
     <t>10.04.2026</t>
   </si>
   <si>
-    <t>География 4-е изд., пер. и доп. Учебник и практикум для СПО</t>
+    <t>География 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Коломийца А.В., Сафонова А.А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Социально-экономическая география. Регионоведение</t>
   </si>
   <si>
     <t>В учебном курсе представлены основные сведения по населению мира и мировому хозяйству сравнительно с социально-экономическим развитием России. Цифровой курс на платформе Юрайт включает интерактивные тесты и аналитические задания. Курс формирует компетенции учащихся в объеме, предусмотренном требованиями стандарта среднего (полного) общего образования по географии. Содержание курса соответствует последним требованиям федеральных государственных образовательных стандартов среднего профессионального образования и рабочим программам ведущих колледжей. Для обучающихся в колледжах, техникумах и училищах среднего профессионального образования, школьных учителей, а также для всех интересующихся современным миром.</t>
   </si>
   <si>
     <t>978-5-534-21926-5</t>
   </si>
   <si>
     <t>26я723</t>
   </si>
   <si>
     <t>15.06.2026</t>
   </si>
   <si>
     <t>ГЕОГРАФИЯ МИРА. БАЗОВЫЙ И УГЛУБЛЕННЫЙ УРОВНИ: 10—11 КЛАССЫ 4-е изд., пер. и доп. Учебник для СОО</t>
   </si>
@@ -930,54 +930,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2025</v>
       </c>
       <c r="J5" s="8">
         <v>288</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M5" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
@@ -998,54 +998,54 @@
       <c r="B6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2025</v>
       </c>
       <c r="J6" s="8">
         <v>288</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1899.0</v>
+        <v>1999.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2089.0</v>
+        <v>2199.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>47</v>
       </c>
@@ -1068,54 +1068,54 @@
       <c r="B7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>290</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="M7" s="9">
-        <v>1809.0</v>
+        <v>1899.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
@@ -1138,54 +1138,54 @@
       <c r="B8" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>375</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>1969.0</v>
+        <v>2069.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2169.0</v>
+        <v>2279.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>61</v>
       </c>
@@ -1208,54 +1208,54 @@
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>377</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>1979.0</v>
+        <v>2079.0</v>
       </c>
       <c r="M9" s="9">
-        <v>2179.0</v>
+        <v>2289.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>67</v>
       </c>
@@ -1278,54 +1278,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>212</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="9">
-        <v>839.0</v>
+        <v>889.0</v>
       </c>
       <c r="M10" s="9">
-        <v>919.0</v>
+        <v>979.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>76</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
@@ -1346,54 +1346,54 @@
       <c r="B11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>120</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="9">
-        <v>539.0</v>
+        <v>569.0</v>
       </c>
       <c r="M11" s="9">
-        <v>589.0</v>
+        <v>629.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>81</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>82</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>83</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>84</v>
       </c>