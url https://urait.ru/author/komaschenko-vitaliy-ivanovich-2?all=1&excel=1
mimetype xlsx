--- v1 (2026-02-12)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>12.02.2026</t>
+    <t>04.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>