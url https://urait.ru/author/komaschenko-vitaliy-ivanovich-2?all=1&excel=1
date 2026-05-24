--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>04.04.2026</t>
+    <t>24.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,51 +163,51 @@
   <si>
     <t>33.133я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>03.12.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ГОРНОГО ДЕЛА: ПРОВЕДЕНИЕ ГОРНО-РАЗВЕДОЧНЫХ ВЫРАБОТОК 2-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Комащенко В. И., Малышев Ю. Н., Федунец Б. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В учебнике рассмотрены физико-механические свойства массивов горных пород и их влияние устойчивость выработанного пространства. Изложены способы взрывного и механического разрушения пород при бурении шпуров и производстве взрывных работ. Приведены конструкции современных горнопроходческих комплексов, применяемых при разведке разработке месторождений. Описаны процессы проветривания выработок, методы и аппаратура для контроля, за состоянием рудничной атмосферы. Рассмотрены погрузка, транспортирование и уборка пород, способы поддержания выработок. Описаны водоотлив, освещение в горных выработках, технология проведения горно-разведочных выработок. Уделено внимание вопросам охраны окружающей среды при разведке и разработке месторождений полезных ископаемых подземным и открытым способами. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Учебник адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по горно-геологическим специальностям, а также инженерно-технических работников, занимающихся горным делом.</t>
+    <t>В учебнике рассмотрены физико-механические свойства массивов горных пород и их влияние устойчивость выработанного пространства. Изложены способы взрывного и механического разрушения пород при бурении шпуров и производстве взрывных работ. Приведены конструкции современных горнопроходческих комплексов, применяемых при разведке разработке месторождений. Описаны процессы проветривания выработок, методы и аппаратура для контроля, за состоянием рудничной атмосферы. Рассмотрены погрузка, транспортирование и уборка пород, способы поддержания выработок. Описаны водоотлив, освещение в горных выработках, технология проведения горно-разведочных выработок. Уделено внимание вопросам охраны окружающей среды при разведке и разработке месторождений полезных ископаемых подземным и открытым способами.</t>
   </si>
   <si>
     <t>978-5-534-13038-6</t>
   </si>
   <si>
     <t>33.15я723</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.07.2018</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ВЗРЫВНЫХ РАБОТ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Комащенко В. И., Исмаилов Т. Т. ; Под ред. Мартынова В.Г.</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Физическая география. Геология. Почвоведение</t>
   </si>