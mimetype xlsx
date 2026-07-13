--- v3 (2026-05-24)
+++ v4 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
-    <t>24.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>