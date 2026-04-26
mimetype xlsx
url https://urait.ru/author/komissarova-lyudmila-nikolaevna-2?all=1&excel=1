--- v1 (2026-03-03)
+++ v2 (2026-04-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>03.03.2026</t>
+    <t>26.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>