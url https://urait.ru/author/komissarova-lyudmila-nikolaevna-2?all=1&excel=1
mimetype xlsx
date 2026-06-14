--- v2 (2026-04-26)
+++ v3 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>26.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -232,78 +232,78 @@
   <si>
     <t>23.11.2017</t>
   </si>
   <si>
     <t>ТЕОРЕТИЧЕСКИЕ ОСНОВЫ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ ДЕТЕЙ С ПРОБЛЕМАМИ В РАЗВИТИИ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>В учебном пособии раскрываются как общие подходы к музыкальному воспитанию детей с различными отклонениями в развитии, так и специфические особенности содержания и организации коррекционной работы средствами музыки в дошкольном образовательном учреждении компенсирующего вида. Впервые показаны возможности использования музыкотерапии в системе психологической помощи детям данной категории. В систематизированном виде представлены содержание и технология организации занятий по коррекционной ритмике с дошкольниками, имеющими проблемы в развитии.</t>
   </si>
   <si>
     <t>978-5-534-05610-5</t>
   </si>
   <si>
     <t>74.5я723</t>
   </si>
   <si>
     <t>20.12.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Радынова О. П., Комиссарова Л. Н. ; Под общ. ред. Радыновой О. П.</t>
   </si>
   <si>
+    <t>Учебник написан на основе инновационных подходов в педагогическом образовании. Авторы придерживаются принципов формирования личности ребенка через культуру. В учебнике рассматриваются основы музыкального воспитания дошкольников, методы и приемы развития музыкального восприятия у детей. Раскрыты цели и задачи музыкального воспитания детей. Подробно изложены формы и способы организации музыкальной деятельности детей. Книга поможет будущим педагогам подготовиться к работе с детьми.</t>
+  </si>
+  <si>
+    <t>978-5-534-09284-4</t>
+  </si>
+  <si>
+    <t>74.100.5я723</t>
+  </si>
+  <si>
+    <t>13.12.2018</t>
+  </si>
+  <si>
+    <t>ТЕОРИЯ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ ДЕТЕЙ ДОШКОЛЬНОГО ВОЗРАСТА 3-е изд., испр. и доп. Учебник для вузов</t>
+  </si>
+  <si>
     <t>Учебник написан на основе инновационных подходов в педагогическом образовании. Авторы придерживаются принципов формирования личности ребенка через культуру. В издании рассматриваются основы музыкального воспитания дошкольников, методы и приемы развития музыкального восприятия у детей. Раскрыты цели и задачи музыкального воспитания детей. Подробно изложены формы и способы организации музыкальной деятельности детей. Книга поможет будущим педагогам подготовиться к работе с детьми.</t>
   </si>
   <si>
-    <t>978-5-534-09284-4</t>
-[...10 lines deleted...]
-  <si>
     <t>978-5-534-09217-2</t>
   </si>
   <si>
     <t>74.100.5я73</t>
   </si>
   <si>
     <t>26.06.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И МЕТОДИКА МУЗЫКАЛЬНОГО ВОСПИТАНИЯ ДЕТЕЙ С ПРОБЛЕМАМИ В РАЗВИТИИ 2-е изд., испр. и доп. Учебник для вузов</t>
-  </si>
-[...1 lines deleted...]
-    <t>В учебном пособии раскрываются как общие подходы к музыкальному воспитанию детей с различными отклонениями в развитии, так и специфические особенности содержания и организации коррекционной работы средствами музыки в дошкольном образовательном учреждении компенсирующего вида. Впервые показаны возможности использования музыкотерапии в системе психологической помощи детям данной категории. В систематизированном виде представлены содержание и технология организации занятий по коррекционной ритмике с дошкольниками, имеющими проблемы в развитии. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга предназначена студентам педагогических вузов, а также будет интересна педагогам, музыкальным руководителям, дефектологам, психологам, работающим в системе помощи детям с различными проблемами в развитии.</t>
   </si>
   <si>
     <t>978-5-534-11911-4</t>
   </si>
   <si>
     <t>74.5я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1360,121 +1360,121 @@
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1589.0</v>
       </c>
       <c r="M11" s="9">
         <v>1749.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>50</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.475</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>587833</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>217</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>1239.0</v>
       </c>
       <c r="M12" s="9">
         <v>1359.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>66</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
         <v>82</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
         <v>83</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.383</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>