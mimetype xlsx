--- v3 (2026-06-14)
+++ v4 (2026-08-05)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>14.06.2026</t>
+    <t>06.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>