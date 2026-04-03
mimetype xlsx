--- v0 (2026-02-13)
+++ v1 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>14.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -148,90 +148,90 @@
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Юридические науки</t>
   </si>
   <si>
     <t>Право социального обеспечения</t>
   </si>
   <si>
     <t>Издание содержит тексты лекций, в которых в доступной и понятной форме раскрываются современные актуальные проблемы развития социального права, действия законодательства, формирования юридической практики в сфере защиты социальных прав граждан органами публичной власти. В курсе содержится не только теоретический материал, затрагивающий вопросы обеспечения и защиты социальных прав граждан, но также списки рекомендуемой литературы и глоссарий. Курс направлен на реализацию компетентностного подхода при изучении вопросов защиты социальных прав граждан органами публичной власти России. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов, магистрантов, аспирантов, преподавателей юридических и других гуманитарных вузов, практических работников и всех читателей, интересующихся рассматриваемой проблематикой.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21039-2</t>
   </si>
   <si>
     <t>67.400+67.405я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
-    <t>29.03.2024</t>
-[...2 lines deleted...]
-    <t>КОНСТИТУЦИОННОЕ ПРАВО 8-е изд., пер. и доп. Учебник для СПО</t>
+    <t>11.03.2026</t>
+  </si>
+  <si>
+    <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>В курсе рассматриваются основные категории конституционного права, права и свободы человека, федеративное устройство, система органов власти России и ее субъектов. Даются определения конституционных понятий с учетом последних достижений российской правовой мысли. Все вопросы освещаются на основе анализа новейшего законодательства. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
-[...2 lines deleted...]
-    <t>978-5-534-19029-8</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+  </si>
+  <si>
+    <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
-    <t>15.05.2023</t>
-[...2 lines deleted...]
-    <t>КОНСТИТУЦИОННОЕ ПРАВО ЗАРУБЕЖНЫХ СТРАН 8-е изд., пер. и доп. Учебник для вузов</t>
+    <t>06.03.2026</t>
+  </si>
+  <si>
+    <t>Конституционное право зарубежных стран 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьева О. В., Колесников Е. В., Комкова Г. Н.</t>
   </si>
   <si>
     <t>Курс представляет собой обобщенное изложение основных тем по курсу «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Глоссарий, составленный из основных терминов и понятий курса, поможет уяснить основные категории науки конституционного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования и методическим требованиям, предъявляемым к учебным изданиям. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
   </si>
   <si>
-    <t>978-5-534-20755-2</t>
+    <t>978-5-534-21810-7</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Освоение данного курса обеспечивает прочную основу для дальнейшего изучения отраслевых юридических дисциплин и успешной профессиональной деятельности. Для студентов вузов, обучающихся по юридическим направлениям, а также для преподавателей юридических вузов и факультетов, сотрудников органов государственной и муниципальной власти, практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-21808-4</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Комковой Г. Н.</t>
   </si>
@@ -711,51 +711,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zaschita-socialnyh-prav-grazhdan-organami-publichnoy-vlasti-rossii-590052" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-561240" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-zarubezhnyh-stran-558703" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-rossiyskoy-federacii-582196" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-praktikum-561861" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-praktikum-563276" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-589027" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-590468" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-praktikum-590492" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-socialnogo-obespecheniya-praktikum-587065" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-socialnogo-obespecheniya-praktikum-587068" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/zaschita-socialnyh-prav-grazhdan-organami-publichnoy-vlasti-rossii-590052" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-582197" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-zarubezhnyh-stran-582198" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-rossiyskoy-federacii-582196" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-praktikum-561861" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/konstitucionnoe-pravo-praktikum-563276" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-589027" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-590468" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/medicinskoe-pravo-praktikum-590492" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-socialnogo-obespecheniya-praktikum-587065" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/pravo-socialnogo-obespecheniya-praktikum-587068" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -1006,185 +1006,185 @@
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
         <v>0.303</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>561240</v>
+        <v>582197</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>453</v>
+        <v>371</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>2329.0</v>
+        <v>1949.0</v>
       </c>
       <c r="M6" s="9">
-        <v>2559.0</v>
+        <v>2139.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.669</v>
+        <v>0.569</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>558703</v>
+        <v>582198</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
-        <v>360</v>
+        <v>314</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>1899.0</v>
+        <v>1689.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2089.0</v>
+        <v>1859.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>58</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
-        <v>0.556</v>
+        <v>0.5</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>582196</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>