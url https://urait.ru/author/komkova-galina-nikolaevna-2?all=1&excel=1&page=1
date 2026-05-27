--- v1 (2026-04-03)
+++ v2 (2026-05-27)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>03.04.2026</t>
+    <t>27.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -166,99 +166,99 @@
   <si>
     <t>67.400+67.405я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.03.2026</t>
   </si>
   <si>
     <t>Конституционное право 9-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Комкова Г. Н., Колесников Е. В., Липчанская М. А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
-    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по специальностям «Юриспруденция», «Правоохранительная деятельность», «Судебная экспертиза», а также для преподавателей, сотрудников исполнительной власти и практикующих юристов.</t>
+    <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов и преподавателей юридических колледжей.</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>06.03.2026</t>
   </si>
   <si>
     <t>Конституционное право зарубежных стран 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьева О. В., Колесников Е. В., Комкова Г. Н.</t>
   </si>
   <si>
-    <t>Курс представляет собой обобщенное изложение основных тем по курсу «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Глоссарий, составленный из основных терминов и понятий курса, поможет уяснить основные категории науки конституционного права. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования и методическим требованиям, предъявляемым к учебным изданиям. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
+    <t>Курс представляет собой обобщенное изложение основных тем по курсу «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
   </si>
   <si>
     <t>978-5-534-21810-7</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Освоение данного курса обеспечивает прочную основу для дальнейшего изучения отраслевых юридических дисциплин и успешной профессиональной деятельности. Для студентов вузов, обучающихся по юридическим направлениям, а также для преподавателей юридических вузов и факультетов, сотрудников органов государственной и муниципальной власти, практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-21808-4</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под общ. ред. Комковой Г. Н.</t>
   </si>
   <si>
-    <t>«Конституционное право» является одной из важнейших дисциплин, изучение которой закладывает теоретический фундамент для дальнейшего освоения правовых дисциплин, его изучение является обязательным для всех студентов-юристов. Данная дисциплина ориентирована на подготовку специалистов, способных анализировать современные конституционно значимые проблемы и процессы, использовать теоретические знания о конституционно-правовых нормах и отношениях на практике, в связи с чем пособие содержит большое количество практических заданий и кейсов. Пособие позволит сориентироваться при подборе необходимой литературы, которая поможет студентам подготовиться к семинарским занятиям, эффективно систематизировать материал, заранее определиться с темой реферата или курсовой работы, сосредоточиться на выполнении наиболее интересных заданий.</t>
+    <t>Учебное пособие включает тематические планы дисциплин «Конституционное право России» и «Конституционное право зарубежных стран», планы практических занятий, вопросы для подготовки к экзаменам, методические рекомендации для подготовки рефератов и курсовых работ, рекомендуемую основную и дополнительную литературу по изучаемым темам, методические рекомендации и планы курсовых работ, глоссарий по конституционному праву.</t>
   </si>
   <si>
     <t>978-5-534-17897-5</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Учебное пособие включает тематические планы дисциплин «Конституционное право России» и «Конституционное право зарубежных стран», планы практических занятий, вопросы для подготовки к экзаменам, методические рекомендации для подготовки рефератов и курсовых работ, рекомендуемую основную и дополнительную литературу по изучаемым темам, методические рекомендации и планы курсовых работ, глоссарий по конституционному праву. Издание поможет обучающимся уяснить содержание наиболее важных и распространенных политико-правовых доктрин, научиться логически грамотно выражать и обосновывать свою точку зрения по излагаемому вопросу, свободно оперировать правовыми понятиями и категориями.</t>
   </si>
   <si>
     <t>978-5-534-17898-2</t>
   </si>
   <si>
     <t>16.10.2024</t>
   </si>
   <si>
     <t>МЕДИЦИНСКОЕ ПРАВО 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Басова А. В. ; Под ред. Комковой Г. Н.</t>
   </si>
   <si>
     <t>Медицина и фармакология</t>
   </si>