--- v2 (2026-05-27)
+++ v3 (2026-07-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
-    <t>27.05.2026</t>
+    <t>14.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Конституционное (государственное) право</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Для студентов и преподавателей юридических колледжей.</t>
   </si>
   <si>
     <t>978-5-534-21809-1</t>
   </si>
   <si>
     <t>67.400я723</t>
   </si>
   <si>
     <t>06.03.2026</t>
   </si>
   <si>
     <t>Конституционное право зарубежных стран 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Афанасьева О. В., Колесников Е. В., Комкова Г. Н.</t>
   </si>
   <si>
-    <t>Курс представляет собой обобщенное изложение основных тем по курсу «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
+    <t>Курс представляет собой обобщенное изложение основных тем учебной дисциплины «Конституционное право зарубежных стран». В нем рассматриваются как общетеоретические вопросы современного конституционализма, так и основы конституционного права отдельных государств: Великобритании, Германии, Италии, Канады, Китая, Польши, США, Франции, Швейцарии, Японии. Рекомендован к опубликованию Ученым советом юридического факультета Саратовского государственного университета имени Н. Г. Чернышевского.</t>
   </si>
   <si>
     <t>978-5-534-21810-7</t>
   </si>
   <si>
     <t>67.400я73</t>
   </si>
   <si>
     <t>19.12.2025</t>
   </si>
   <si>
     <t>Конституционное право Российской Федерации 9-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Курс направлен на формирование системных знаний об основах конституционного строя, правах и свободах человека и гражданина, федеративном устройстве России, организации публичной власти и механизмах конституционно-правового регулирования. Содержание курса ориентировано на современные конституционные процессы; все вопросы освещаются на основе актуальной практики Конституционного Суда РФ и новейшего законодательства. Интерактивные тесты и практико-ориентированные задания к курсу, доступные на платформе «Юрайт», способствуют закреплению теоретических знаний и формированию навыков их применения. Освоение данного курса обеспечивает прочную основу для дальнейшего изучения отраслевых юридических дисциплин и успешной профессиональной деятельности. Для студентов вузов, обучающихся по юридическим направлениям, а также для преподавателей юридических вузов и факультетов, сотрудников органов государственной и муниципальной власти, практикующих юристов.</t>
   </si>
   <si>
     <t>978-5-534-21808-4</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>КОНСТИТУЦИОННОЕ ПРАВО. ПРАКТИКУМ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>