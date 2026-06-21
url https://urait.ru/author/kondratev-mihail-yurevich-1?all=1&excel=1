--- v2 (2026-04-22)
+++ v3 (2026-06-21)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>22.04.2026</t>
+    <t>21.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>10.01.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ ОБРАЗОВАНИЯ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Кондратьев М. Ю.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Социальная и организационная психология</t>
   </si>
   <si>
-    <t>Курс посвящен содержательному и при этом системному анализу того комплекса социально-психологиеских проблем, с которыми сталкивается психолог, осуществляющий свою профессиональную деятельность в условиях современного российского образовательного учреждения любого типа. При этом, помимо общих социально-психологических закономерностей и зависимостей, которые ему необходимо учитывать в своей работе в рамках образовательного пространства, в курсе акцентированно рассматриваются особенности и специфика процессов группообразования и социально-личностного развития в условиях наиболее массовых категорий российских образовательных учреждений — от детских садов до вузов, от спецзаведений для особо одаренных детей и подростков до колоний для несовершеннолетних правонарушителей. В тексте содержатся описание батареи базовых методик и методических приемов необходимых для диагностико-исследовательской работы с ученической группой любого типа, а также глоссарий ключевых для психолога, профессионализирующегося в сфере образования, социально-психологических терминов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован преподавателям и студентам, практическим психологам и психологам-исследователям, осуществляющим свою профессиональную деятельность в образовательных учреждениях разного типа, а также всем тем, кто интересуется проблематикой социальной психологии образования.</t>
+    <t>Курс посвящен содержательному и при этом системному анализу того комплекса социально-психологиеских проблем, с которыми сталкивается психолог, осуществляющий свою профессиональную деятельность в условиях современного российского образовательного учреждения любого типа. При этом, помимо общих социально-психологических закономерностей и зависимостей, которые ему необходимо учитывать в своей работе в рамках образовательного пространства, в курсе акцентированно рассматриваются особенности и специфика процессов группообразования и социально-личностного развития в условиях наиболее массовых категорий российских образовательных учреждений — от детских садов до вузов, от спецзаведений для особо одаренных детей и подростков до колоний для несовершеннолетних правонарушителей.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12724-9</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>11.10.2024</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ РАЗВИТИЯ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Толстых Н.Н.</t>
   </si>
   <si>
     <t>Психология развития и возрастная психология</t>
   </si>
@@ -190,51 +190,51 @@
   <si>
     <t>29.01.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ПСИХОЛОГИЧЕСКАЯ СЛУЖБА В ОБРАЗОВАНИИ. ЗАКРЫТЫЕ ОБРАЗОВАТЕЛЬНЫЕ УЧРЕЖДЕНИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>Педагогическая психология</t>
   </si>
   <si>
     <t>В курсе реализована одна из первых попыток представить в системном варианте основные проблемы социальной психологии закрытых образовательных учреждений. В курсе раскрывается весь комплекс закономерностей и зависимостей, характеризующих процессы группообразования и личностного развития в условиях институционально заданной социальной депривации. При этом в тексте содержатся материалы как эмпирического, так и объяснительного характера, демонстрирующие специфику последствий «закрытости» в зависимости от контингента воспитанников интернатных учреждений и от психологического наполнения личностно-развивающей деятельности. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс адресован преподавателям и студентам вузов, практическим психологам и педагогам интернатных учреждений, а также всем, кто интересуется проблемами жизнедеятельности закрытых подростковых сообществ.</t>
   </si>
   <si>
     <t>978-5-534-12790-4</t>
   </si>
   <si>
     <t>74я73</t>
   </si>
   <si>
     <t>14.01.2020</t>
   </si>
   <si>
     <t>СОЦИАЛЬНО-ПСИХОЛОГИЧЕСКАЯ СЛУЖБА В ОБРАЗОВАНИИ. ОБЩЕОБРАЗОВАТЕЛЬНОЕ УЧРЕЖДЕНИЕ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
-    <t>В настоящем учебном пособии реализована практически первая попытка показать в достаточно целостном и системном варианте тот комплекс проблем, который встает перед школьным психологом. В книге представлены как теоретические, так и экспериментальные материалы, раскрывающие специфику социально-психологических вопросов, которые призван решать школьный психолог, будучи непосредственно включен в реальное образовательное пространство современной российской школы. Помимо этого в качестве отдельного раздела учебного пособия изображен уже апробированный на практике комплекс диагностических методов, который позволяет школьному психологу получить научно выверенный социально-психологический «портрет» ученической группы в целом и определить индивидуальную позицию каждого учащегося в системе социально-ролевых отношений учебно-воспитательного коллектива. Данное учебное пособие оснащено достаточно развернутым глоссарием, позволяющем очертить понятийно-содержательные координаты предметного поля профессиональной деятельности социального психолога-практика в общеобразовательном учреждении. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Книга адресована прежде всего школьным психологам, а также преподавателям и студентам вузов, обучающихся по направлению и специальностям психологии. Она также будет полезна всем тем, кто интересуется социально-психологическими проблемами образования.</t>
+    <t>В настоящем учебном пособии реализована практически первая попытка показать в достаточно целостном и системном варианте тот комплекс проблем, который встает перед школьным психологом. В книге представлены как теоретические, так и экспериментальные материалы, раскрывающие специфику социально-психологических вопросов, которые призван решать школьный психолог, будучи непосредственно включен в реальное образовательное пространство современной российской школы. Помимо этого в качестве отдельного раздела учебного пособия изображен уже апробированный на практике комплекс диагностических методов, который позволяет школьному психологу получить научно выверенный социально-психологический «портрет» ученической группы в целом и определить индивидуальную позицию каждого учащегося в системе социально-ролевых отношений учебно-воспитательного коллектива.</t>
   </si>
   <si>
     <t>978-5-534-12787-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>