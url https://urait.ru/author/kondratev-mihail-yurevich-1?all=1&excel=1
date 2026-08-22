--- v3 (2026-06-21)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>21.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>