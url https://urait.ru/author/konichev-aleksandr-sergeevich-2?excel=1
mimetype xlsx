--- v2 (2026-04-07)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>07.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,78 +133,78 @@
   <si>
     <t>15.01.2021</t>
   </si>
   <si>
     <t>МОЛЕКУЛЯРНАЯ БИОЛОГИЯ 5-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Коничев А. С., Севастьянова Г. А., Цветков И. Л.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Естественные науки</t>
   </si>
   <si>
     <t>Биология и биотехнологии</t>
   </si>
   <si>
-    <t>В курсе кратко изложены история и методы молекулярной биологии, подробно рассмотрены основные направления изучения нуклеиновых кислот и белков: структура геномов про- и эукариот, вирусов и фагов, митохондрий и хлоропластов; подвижные генетические элементы; повреждения и репарация структуры ДНК; молекулярные основы генетической рекомбинации; структура, процессинг и функции различных видов РНК; механизмы и принципы регуляции основных молекулярно-генетических процессов; структура и фолдинг белков; белково-нуклеиновые взаимодействия; молекулярные механизмы регуляции клеточного цикла, канцерогенеза и программируемой клеточной смерти. Значительное место отведено методам генетической инженерии, ее достижениям и перспективам. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования по направлению подготовки «Педагогическое образование», профиль «Биология» (квалификация «бакалавр»). Для студентов учреждений высшего педагогического профессионального образования. Может быть полезен преподавателям колледжей и средних школ с углубленным изучением биологии.</t>
+    <t>В курсе кратко изложены история и методы молекулярной биологии, подробно рассмотрены основные направления изучения нуклеиновых кислот и белков: структура геномов про- и эукариот, вирусов и фагов, митохондрий и хлоропластов; подвижные генетические элементы; повреждения и репарация структуры ДНК; молекулярные основы генетической рекомбинации; структура, процессинг и функции различных видов РНК; механизмы и принципы регуляции основных молекулярно-генетических процессов; структура и фолдинг белков; белково-нуклеиновые взаимодействия; молекулярные механизмы регуляции клеточного цикла, канцерогенеза и программируемой клеточной смерти. Значительное место отведено методам генетической инженерии, ее достижениям и перспективам.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-13468-1</t>
   </si>
   <si>
     <t>28.070я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>31.05.2021</t>
   </si>
   <si>
     <t>МОЛЕКУЛЯРНАЯ БИОЛОГИЯ 5-е изд. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе кратко изложены история и методы молекулярной биологии, подробно рассмотрены основные направления изучения нуклеиновых кислот и белков: структура геномов про- и эукариот, вирусов и фагов, митохондрий и хлоропластов; подвижные генетические элементы; повреждения и репарация структуры ДНК; молекулярные основы генетической рекомбинации; структура, процессинг и функции различных видов РНК; механизмы и принципы регуляции основных молекулярно-генетических процессов; структура и фолдинг белков; белково-нуклеиновые взаимодействия; молекулярные механизмы регуляции клеточного цикла, канцерогенеза и программируемой клеточной смерти. Значительное место отведено методам генетической инженерии, ее достижениям и перспективам. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учреждений среднего педагогического профессионального образования. Может быть полезен преподавателям колледжей и средних школ.</t>
+    <t>В курсе кратко изложены история и методы молекулярной биологии, подробно рассмотрены основные направления изучения нуклеиновых кислот и белков: структура геномов про- и эукариот, вирусов и фагов, митохондрий и хлоропластов; подвижные генетические элементы; повреждения и репарация структуры ДНК; молекулярные основы генетической рекомбинации; структура, процессинг и функции различных видов РНК; механизмы и принципы регуляции основных молекулярно-генетических процессов; структура и фолдинг белков; белково-нуклеиновые взаимодействия; молекулярные механизмы регуляции клеточного цикла, канцерогенеза и программируемой клеточной смерти. Значительное место отведено методам генетической инженерии, ее достижениям и перспективам. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям.</t>
   </si>
   <si>
     <t>978-5-534-15005-6</t>
   </si>
   <si>
     <t>28.070я723</t>
   </si>
   <si>
     <t>29.01.2020</t>
   </si>
   <si>
     <t>МОЛЕКУЛЯРНАЯ БИОЛОГИЯ. ПРАКТИКУМ 2-е изд. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Коничева А.С.</t>
   </si>
   <si>
     <t>Наряду с работами, требующими современного и в ряде случаев достаточно дорогостоящего оборудования и реактивов, приведены прописи выполнения элементарных работ, позволяющих тем не менее получить определенные качественные и количественные результаты, характеризующие свойства белков и нуклеиновых кислот. Каждая работа содержит теоретическое описание того или иного метода и наиболее важные аспекты его практического использования, целевое назначение всех необходимых реактивов и оборудования, подробное постадийное описание лабораторных операций. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов педагогических вузов, обучающихся по специальности «Биология».</t>
   </si>
   <si>
     <t>978-5-534-12544-3</t>
   </si>
   <si>
     <t>02.03.2020</t>
   </si>