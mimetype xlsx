--- v2 (2026-03-03)
+++ v3 (2026-05-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>03.03.2026</t>
+    <t>03.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>