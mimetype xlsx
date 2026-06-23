--- v3 (2026-05-03)
+++ v4 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
-[...1 lines deleted...]
-    <t>03.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -172,108 +172,105 @@
   <si>
     <t>21.06.2018</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ В 2 Ч. ЧАСТЬ 2 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-07151-1, 978-5-534-07149-8</t>
   </si>
   <si>
     <t>29.03.2024</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО 4-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Под ред. Стахова А. И., Кононова П. И.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования, обучающихся по юридическим направлениям и специальностям.</t>
+    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права.</t>
   </si>
   <si>
     <t>978-5-534-18928-5</t>
   </si>
   <si>
     <t>67.401я723</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО В СХЕМАХ 4-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Административное право является учебной дисциплиной, усвоение содержания которой является достаточно сложным для студентов. В связи с этим данное издание представлено в виде определений, схем, контрольных вопросов, задач и практических заданий как комплексное, эффективное средство обучения. Учебный материал изложен в строгом соответствии с положениями Конституции Российской Федерации посредством предметно-функционального подхода к пониманию таких важнейших категорий общей теории административного права как предмет, метод, система и источники административного права. Учтены особенности конституционного разделения административного и административно-процессуального законодательства Российской Федерации, а также устройство единой системы публичной власти. Приняты во внимание возможности законодательного регулирования передачи органам местного самоуправления отдельных государственных полномочий, предоставления отдельным организациям статуса государственного или иного органа. В этой связи использована такая обобщающая категория как «публичная администрация», а в структуру издания введены соответствующие специальные темы. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по юридическим направлениям и специальностям по программам подготовки бакалавров и специалистов.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-18925-4</t>
   </si>
   <si>
     <t>12.02.2025</t>
   </si>
   <si>
     <t>АДМИНИСТРАТИВНОЕ ПРАВО РОССИИ 6-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Стахов А. И., Кононов П. И.</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе раскрыты основные положения, показаны место и роль административного права России, а также сущность и содержание основных понятий, категорий и институтов административного права, определены основы административно-правового статуса физических лиц и организаций, органов исполнительной власти и органов местного самоуправления, составляющих публичную администрацию Российской Федерации. Соответственно, в комплексе раскрыты особенности административно-правового статуса государственных и муниципальных служащих Российской Федерации, а также основы администраивно-правового регулирования в ключевых сферах деятельности публичной администрации и административно-публичного взаимодействия физических лиц, организаций. Особое внимание уделено современным административно-правовым методам и формам деятельности, применяемым в России публичной администрацией. Для студентов юридических вузов, а также всех интересующихся современным административным правом и административным процессом.</t>
   </si>
   <si>
     <t>978-5-534-21549-6</t>
   </si>
   <si>
     <t>26.07.2024</t>
   </si>
   <si>
     <t>ВНЕСУДЕБНОЕ АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе с позиции предложенного авторами интегративного подхода к пониманию административного процесса представлено внесудебное (исполнительное) административно-процессуальное право России. Внесудебный (исполнительный) административный процесс раскрывается как совокупность отдельных видов административного производства, осуществляемых компетентными органами (уполномоченными должностными лицами) публичной администрации. Учитывает последние изменения действующего административного и административно-процессуального законодательства Российской Федерации.</t>
   </si>
   <si>
     <t>978-5-534-19850-8</t>
   </si>
   <si>
     <t>27.01.2023</t>
   </si>
   <si>
     <t>СУДЕБНОЕ АДМИНИСТРАТИВНО-ПРОЦЕССУАЛЬНОЕ ПРАВО РОССИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Стахов А. И., Кононов П. И., Ландерсон Н. В., Порываев С. А.</t>
   </si>
   <si>
-    <t>В курсе использованы современные научные подходы к пониманию административного процесса и административного процессуального права, сформировавшиеся в России. В том числе: интегративный подход к пониманию административного процесса, теория автономизации и структуризации административного процесса. В специальных разделах курса представлена общая теория судебного административного процесса и судебного административно-процессуального права, раскрыты в комплексе характерные особенности судебного административно-внеэкономического процесса, осуществляемого судами общей юрисдикции и Верховным Судом Российской Федерации, а также специфика судебного административно-экономического процесса, осуществляемого арбитражными судами и Верховным Судом Российской Федерации. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений юридического профиля. Может быть полезен научным работникам и аспирантам, занимающимся исследованием проблем современного административно-процессуального права и административного процесса, а также судьям, государственным и муниципальным служащим, специалистам коммерческих и некоммерческих организаций, выступающим субъектами судебного административного процесса.</t>
+    <t>В курсе использованы современные научные подходы к пониманию административного процесса и административного процессуального права, сформировавшиеся в России. В том числе: интегративный подход к пониманию административного процесса, теория автономизации и структуризации административного процесса. В специальных разделах курса представлена общая теория судебного административного процесса и судебного административно-процессуального права, раскрыты в комплексе характерные особенности судебного административно-внеэкономического процесса, осуществляемого судами общей юрисдикции и Верховным Судом Российской Федерации, а также специфика судебного административно-экономического процесса, осуществляемого арбитражными судами и Верховным Судом Российской Федерации. Для студентов высших учебных заведений юридического профиля.</t>
   </si>
   <si>
     <t>978-5-534-15947-9</t>
   </si>
   <si>
     <t>67.71я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1122,271 +1119,271 @@
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>2549.0</v>
       </c>
       <c r="M8" s="9">
         <v>2799.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.727</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587669</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>646</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="L9" s="9">
         <v>2839.0</v>
       </c>
       <c r="M9" s="9">
         <v>3119.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.794</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586605</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>244</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1359.0</v>
       </c>
       <c r="M10" s="9">
         <v>1489.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.415</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589192</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" s="6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>571</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2869.0</v>
       </c>
       <c r="M11" s="9">
         <v>3159.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.812</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>