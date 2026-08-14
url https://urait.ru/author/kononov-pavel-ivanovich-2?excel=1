--- v4 (2026-06-23)
+++ v5 (2026-08-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
-    <t>23.06.2026</t>
+    <t>14.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>