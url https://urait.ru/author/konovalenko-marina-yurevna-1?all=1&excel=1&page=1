--- v1 (2026-03-14)
+++ v2 (2026-04-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
-[...1 lines deleted...]
-    <t>14.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+  <si>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -194,56 +194,50 @@
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>19.09.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ДЕЛОВОГО ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>В курсе представлены теоретические основы деловой коммуникации, коммуникативный категориальный аппарат, общие закономерности, сходства и различия видов, уровней, форм коммуникации, являющихся необходимым условием успешной деятельности современного специалиста. Курс ставит главной задачей формирование самостоятельного эффективного коммуникативного стиля, способности и навыков продуктивного делового поведения, реагирования, взаимодействия и делового общения. Для студентов высших учебных заведений, обучающихся по экономическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20163-5</t>
   </si>
   <si>
     <t>10.10.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МЕНЕДЖМЕНТА. ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коноваленко В. А., Коноваленко М. Ю., Соломатин А. А.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Психология. Общие работы</t>
   </si>
   <si>
     <t>В курсе рассматриваются различные аспекты психологии менеджмента, имеющие прежде всего прикладное значение. Знание психологии менеджмента позволит стать успешным руководителем, выбирать правильные стратегии управления, учитывая особенности членов коллектива, чтобы более эффективно решать поставленные перед организацией задачи. За счет того, что курс дает цельное представление о сфере психологии менеджмента, он может быть использован не только для обучения студентов, но и для целей повышения квалификации действующих специалистов данной сферы. Курс составлен в соответствии с требованиями федерального государственного образовательного стандарта высшего профессионального образования. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20650-0</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>13.09.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлены теоретические основы деловой коммуникации, коммуникативный категориальный аппарат, общие закономерности, сходства и различия видов, уровней, форм коммуникации, являющихся необходимым условием успешной деятельности современного специалиста. Курс ставит главной задачей формирование самостоятельного эффективного коммуникативного стиля, способности и навыков продуктивного делового поведения, реагирования, взаимодействия и делового общения. Предназначен для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
@@ -1224,625 +1218,625 @@
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>328</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1749.0</v>
       </c>
       <c r="M8" s="9">
         <v>1919.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.517</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>583764</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>396</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>2069.0</v>
       </c>
       <c r="M9" s="9">
         <v>2279.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.6</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589688</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>451</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>2319.0</v>
       </c>
       <c r="M10" s="9">
         <v>2549.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.666</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>582925</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>451</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>2319.0</v>
       </c>
       <c r="M11" s="9">
         <v>2549.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>60</v>
+        <v>47</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>61</v>
+        <v>48</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.666</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>582928</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>400</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2079.0</v>
       </c>
       <c r="M12" s="9">
         <v>2289.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.605</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>582936</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>298</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>1609.0</v>
       </c>
       <c r="M13" s="9">
         <v>1769.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R13" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.481</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590028</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="E14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>298</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L14" s="9">
         <v>1609.0</v>
       </c>
       <c r="M14" s="9">
         <v>1769.0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Q14" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R14" s="6" t="s">
         <v>48</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>0.481</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>582690</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>415</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1729.0</v>
       </c>
       <c r="M15" s="9">
         <v>1899.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="R15" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="S15" s="6" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="Y15" s="8">
         <v>0.497</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="8">
         <v>583540</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F16" s="6"/>
       <c r="G16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="8">
         <v>2026</v>
       </c>
       <c r="J16" s="8">
         <v>328</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L16" s="9">
         <v>1749.0</v>
       </c>
       <c r="M16" s="9">
         <v>1919.0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="Q16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="T16" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="V16" s="6"/>
       <c r="W16" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="X16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y16" s="8">
         <v>0.517</v>
       </c>
       <c r="Z16" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>