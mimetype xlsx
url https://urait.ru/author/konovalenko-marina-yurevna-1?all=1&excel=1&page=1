--- v2 (2026-04-29)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>29.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>