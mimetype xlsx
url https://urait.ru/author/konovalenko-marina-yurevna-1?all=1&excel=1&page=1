--- v3 (2026-06-23)
+++ v4 (2026-08-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
-    <t>23.06.2026</t>
+    <t>15.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>