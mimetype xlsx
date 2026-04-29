--- v2 (2026-02-27)
+++ v3 (2026-04-29)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
-[...1 lines deleted...]
-    <t>27.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+  <si>
+    <t>29.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,105 +157,99 @@
   <si>
     <t>В курсе описаны интегрированные коммуникации как новый комплексный подход к продвижению товара на рынке и наиболее результативный способ решения маркетинговых задач. В издание включены информационно-справочные материалы, которые помогут наиболее эффективно усвоить теоретический материал.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-21699-8</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>10.10.2024</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ МЕНЕДЖМЕНТА. ТЕОРИЯ И ПРАКТИКА 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коноваленко В. А., Коноваленко М. Ю., Соломатин А. А.</t>
   </si>
   <si>
-    <t>Педагогика, психология, социальная работа</t>
-[...2 lines deleted...]
-    <t>Психология. Общие работы</t>
+    <t>Менеджмент</t>
   </si>
   <si>
     <t>В курсе рассматриваются различные аспекты психологии менеджмента, имеющие прежде всего прикладное значение. Знание психологии менеджмента позволит стать успешным руководителем, выбирать правильные стратегии управления, учитывая особенности членов коллектива, чтобы более эффективно решать поставленные перед организацией задачи. За счет того, что курс дает цельное представление о сфере психологии менеджмента, он может быть использован не только для обучения студентов, но и для целей повышения квалификации действующих специалистов данной сферы. Курс составлен в соответствии с требованиями федерального государственного образовательного стандарта высшего профессионального образования. Для студентов высших учебных заведений, обучающихся по экономическим и гуманитарным направлениям.</t>
   </si>
   <si>
     <t>978-5-534-20650-0</t>
   </si>
   <si>
     <t>88.4я73</t>
   </si>
   <si>
     <t>25.04.2013</t>
   </si>
   <si>
     <t>ТЕОРИЯ КОММУНИКАЦИИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Коноваленко М. Ю., Коноваленко В. А.</t>
   </si>
   <si>
     <t>Языки и литература</t>
   </si>
   <si>
     <t>Общее языкознание</t>
   </si>
   <si>
     <t>Содержание учебника включает историю развития и современные проблемы коммуникативных процессов, рассматриваются различные виды и уровни коммуникации, а также практические приложения различных коммуникативных моделей. Коммуникация представлена не только как базовый элемент в структуре человеческой цивилизации, но и как цельный и структурированный творческий процесс. При создании учебника авторы опирались на последние достижения современных отечественных и зарубежных ученых. В структуру учебника включены вопросы для подготовки к экзамену, глоссарий.</t>
   </si>
   <si>
     <t>978-5-534-00428-1</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНЧЕСКАЯ ПСИХОЛОГИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
-  </si>
-[...1 lines deleted...]
-    <t>Менеджмент</t>
   </si>
   <si>
     <t>Данный курс поможет в изучении теоретических и практических подходов в управленческой психологии, даст цельное представление о сфере психологии менеджмента, знание которой поможет стать успешным руководителем, выбирать правильные стратегии управления, учитывая особенности членов коллектива, сформирует базу необходимых психологических знаний руководителя. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-20659-3</t>
   </si>
   <si>
     <t>88.4я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -964,204 +958,204 @@
       <c r="J6" s="8">
         <v>328</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>1749.0</v>
       </c>
       <c r="M6" s="9">
         <v>1919.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S6" s="6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.517</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>582690</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E7" s="6" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>415</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1729.0</v>
       </c>
       <c r="M7" s="9">
         <v>1899.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="X7" s="6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Y7" s="8">
         <v>0.497</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>583540</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>328</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1749.0</v>
       </c>
       <c r="M8" s="9">
         <v>1919.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>66</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.517</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">