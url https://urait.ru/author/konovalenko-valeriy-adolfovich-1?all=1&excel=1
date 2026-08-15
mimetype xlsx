--- v4 (2026-06-23)
+++ v5 (2026-08-15)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>23.06.2026</t>
+    <t>15.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>