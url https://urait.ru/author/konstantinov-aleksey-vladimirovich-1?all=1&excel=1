--- v1 (2026-02-26)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>26.02.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>