--- v2 (2026-04-22)
+++ v3 (2026-06-23)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+  <si>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,114 +133,144 @@
   <si>
     <t>18.07.2023</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Константинов А. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Инженерная графика и черчение</t>
   </si>
   <si>
-    <t>Учебный материал объясняется очень подробно, в виде лекций-рассказов, с большим количеством примеров, иллюстраций. Язык лекций достаточно простой, автор поставил цель по возможности сократить математические выкладки, доказательства, формулы и рассказать содержание предмета так, чтобы оно могло быть понято учащимися гуманитарных специальностей, не имеющих углубленной математической подготовки. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по математическим, социально-экономическим направлениям. Для студентов высших учебных заведений, обучающихся по специальности «Изобразительное искусство».</t>
+    <t>Учебный материал по дисциплине «Начертательная геометрия» изложен в данном пособии в форме курса лекций, которые были прочитаны автором в Московском педагогическом государственном университете на художественно-графическом факультете в 1990—2015 гг. Учебный материал объясняется очень подробно, в виде лекций-рассказов, с большим количеством примеров, иллюстраций. Разбираются способы и этапы решения задач, приводятся планы решения типовых задач, основных построений. Язык лекций достаточно простой, автор поставил цель по возможности сократить математические выкладки, доказательства, формулы и рассказать содержание предмета так, чтобы оно могло быть понято учащимися гуманитарных специальностей, не имеющих углубленной математической подготовки.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17222-5</t>
   </si>
   <si>
     <t>22.151.3я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ 2-е изд., пер. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Учебный материал по дисциплине «Начертательная геометрия» изложен в форме курса лекций, которые были прочитаны автором в Московском педагогическом государственном университете на художественно-графическом факультете в 1990—2015 гг. Учебный материал объясняется очень подробно, в виде лекций-рассказов, с большим количеством примеров, иллюстраций. Автор поставил цель по возможности сократить математические выкладки, доказательства, формулы и рассказать содержание предмета так, чтобы оно могло быть понято учащимися гуманитарных специальностей, не имеющих углубленной математической подготовки. Содержание курса соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов средних специальных учебных заведений.</t>
+    <t>Учебный материал по дисциплине «Начертательная геометрия» изложен в данном пособии в форме курса лекций, которые были прочитаны автором в Московском педагогическом государственном университете на художественно-графическом факультете в 1990—2015 гг. Учебный материал объясняется очень подробно, в виде лекций-рассказов, с большим количеством примеров, иллюстраций. Разбираются способы и этапы решения задач, приводятся планы решения типовых задач, основных построений. Язык лекций достаточно простой, автор поставил цель по возможности сократить математические выкладки, доказательства, формулы и рассказать содержание предмета так, чтобы оно могло быть понято учащимися гуманитарных специальностей, не имеющих углубленной математической подготовки. Содержание учебника соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов средних специальных учебных заведений.</t>
   </si>
   <si>
     <t>978-5-534-17223-2</t>
   </si>
   <si>
     <t>22.151.3я723</t>
   </si>
   <si>
     <t>28.10.2019</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ. СБОРНИК ЗАДАНИЙ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Вашему вниманию предлагается сборник индивидуальных заданий по начертательной геометрии, содержащий 25 вариантов с 12 заданиями в каждом. Графические условия задач размещены на страницах таким образом, что позволяют решать задачи непосредственно в книге, превращая ее в рабочую тетрадь, или на ксерокопиях заданий. Издание отражает основные темы курса «Ортогональные проекции». Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Рекомендовано для студентов высших учебных заведений, обучающихся по инженерно-техническим, математическим и педагогическим направлениям.</t>
   </si>
   <si>
     <t>978-5-534-11940-4</t>
   </si>
   <si>
     <t>22.151я73</t>
   </si>
   <si>
     <t>06.12.2019</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ. СБОРНИК ЗАДАНИЙ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Вашему вниманию предлагается сборник индивидуальных заданий по начертательной геометрии, содержащий 25 вариантов с 12 заданиями в каждом. Графические условия задач размещены на страницах таким образом, что позволяют решать задачи непосредственно в книге, превращая ее в рабочую тетрадь, или на ксерокопиях заданий. Издание отражает основные темы курса «Ортогональные проекции». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендовано для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12452-1</t>
   </si>
   <si>
     <t>22.151я723</t>
+  </si>
+  <si>
+    <t>11.05.2026</t>
+  </si>
+  <si>
+    <t>Технический рисунок. Учебник для вузов</t>
+  </si>
+  <si>
+    <t>Курс лекций по техническому рисунку читался А.В. Константиновым в Московском педагогическом государственном университете в 2000—2015 гг. и рекомендован для изучения кафедрой начертательной геометрии, компьютерной графики и дизайна МПГУ. Курс содержит краткое изложение теоретических основ, условностей, способов и этапов выполнения технических рисунков различных объектов. Для студентов гуманитарных высших учебных заведений.</t>
+  </si>
+  <si>
+    <t>978-5-534-21766-7</t>
+  </si>
+  <si>
+    <t>30.11я73</t>
+  </si>
+  <si>
+    <t>01.06.2026</t>
+  </si>
+  <si>
+    <t>Технический рисунок. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Курс лекций по техническому рисунку прочитан А.В. Константиновым в Московском педагогическом государственном университете в 2000—2015 гг. Содержит краткое изложение теоретических основ, условностей, способов и этапов выполнения технических рисунков различных объектов.</t>
+  </si>
+  <si>
+    <t>978-5-534-22064-3</t>
+  </si>
+  <si>
+    <t>30.11я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
@@ -600,59 +630,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-587779" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-587811" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-sbornik-zadaniy-566580" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-sbornik-zadaniy-566622" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-587779" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-587811" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-sbornik-zadaniy-587786" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/nachertatelnaya-geometriya-sbornik-zadaniy-587812" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskiy-risunok-600698" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/tehnicheskiy-risunok-600699" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="17" customWidth="true" style="0"/>
     <col min="16" max="16" width="16" customWidth="true" style="0"/>
     <col min="17" max="17" width="16" customWidth="true" style="0"/>
     <col min="18" max="18" width="16" customWidth="true" style="0"/>
@@ -711,51 +741,51 @@
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="18">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="4" t="str">
         <f>SUMPRODUCT(C:C,L:L)</f>
         <v>0</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
@@ -965,69 +995,69 @@
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.606</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
-        <v>566580</v>
+        <v>587786</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>623</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
         <v>2189.0</v>
       </c>
       <c r="M7" s="9">
         <v>2409.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
@@ -1035,129 +1065,271 @@
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.767</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
-        <v>566622</v>
+        <v>587812</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>623</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="9">
-        <v>2049.0</v>
+        <v>2189.0</v>
       </c>
       <c r="M8" s="9">
-        <v>2249.0</v>
+        <v>2409.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>60</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.767</v>
       </c>
       <c r="Z8" s="6"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="8">
+        <v>600698</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="6"/>
+      <c r="G9" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="6"/>
+      <c r="I9" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J9" s="8">
+        <v>141</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L9" s="9">
+        <v>609.0</v>
+      </c>
+      <c r="M9" s="9">
+        <v>669.0</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="T9" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="V9" s="6"/>
+      <c r="W9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="X9" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y9" s="8">
+        <v>0.189</v>
+      </c>
+      <c r="Z9" s="6"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="8">
+        <v>600699</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="6"/>
+      <c r="G10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="H10" s="6"/>
+      <c r="I10" s="8">
+        <v>2026</v>
+      </c>
+      <c r="J10" s="8">
+        <v>141</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="9">
+        <v>609.0</v>
+      </c>
+      <c r="M10" s="9">
+        <v>669.0</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="V10" s="6"/>
+      <c r="W10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y10" s="8">
+        <v>0.189</v>
+      </c>
+      <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>