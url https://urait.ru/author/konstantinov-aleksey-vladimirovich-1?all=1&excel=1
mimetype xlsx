--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>23.06.2026</t>
+    <t>22.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>22.151я73</t>
   </si>
   <si>
     <t>06.12.2019</t>
   </si>
   <si>
     <t>НАЧЕРТАТЕЛЬНАЯ ГЕОМЕТРИЯ. СБОРНИК ЗАДАНИЙ 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Вашему вниманию предлагается сборник индивидуальных заданий по начертательной геометрии, содержащий 25 вариантов с 12 заданиями в каждом. Графические условия задач размещены на страницах таким образом, что позволяют решать задачи непосредственно в книге, превращая ее в рабочую тетрадь, или на ксерокопиях заданий. Издание отражает основные темы курса «Ортогональные проекции». Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Рекомендовано для студентов образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-12452-1</t>
   </si>
   <si>
     <t>22.151я723</t>
   </si>
   <si>
     <t>11.05.2026</t>
   </si>
   <si>
     <t>Технический рисунок. Учебник для вузов</t>
   </si>
   <si>
-    <t>Курс лекций по техническому рисунку читался А.В. Константиновым в Московском педагогическом государственном университете в 2000—2015 гг. и рекомендован для изучения кафедрой начертательной геометрии, компьютерной графики и дизайна МПГУ. Курс содержит краткое изложение теоретических основ, условностей, способов и этапов выполнения технических рисунков различных объектов. Для студентов гуманитарных высших учебных заведений.</t>
+    <t>Технический рисунок находится на стыке инженерии, дизайна и классического искусства. Он служит прежде всего инструментом точного и наглядного выражения технической идеи. Данный курс лекций посвящен систематическому изложению теоретических основ, правил и практических приемов выполнения технических рисунков. В нем последовательно рассматриваются ключевые элементы технического рисунка: от определения и отличий от чертежа и художественного эскиза до освоения сложных техник передачи светотени и фактуры поверхностей. Данный курс читался автором в Московском педагогическом государственном университете в 2000—2015 гг. и рекомендован для изучения кафедрой начертательной геометрии, компьютерной графики и дизайна МПГУ.</t>
   </si>
   <si>
     <t>978-5-534-21766-7</t>
   </si>
   <si>
     <t>30.11я73</t>
   </si>
   <si>
     <t>01.06.2026</t>
   </si>
   <si>
     <t>Технический рисунок. Учебник для СПО</t>
   </si>
   <si>
     <t>Курс лекций по техническому рисунку прочитан А.В. Константиновым в Московском педагогическом государственном университете в 2000—2015 гг. Содержит краткое изложение теоретических основ, условностей, способов и этапов выполнения технических рисунков различных объектов.</t>
   </si>
   <si>
     <t>978-5-534-22064-3</t>
   </si>
   <si>
     <t>30.11я723</t>
   </si>
 </sst>
 </file>
 
@@ -1156,94 +1156,94 @@
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>600698</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="9">
         <v>609.0</v>
       </c>
       <c r="M9" s="9">
         <v>669.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.189</v>
+        <v>0.19</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>600699</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>