--- v0 (2026-02-08)
+++ v1 (2026-04-27)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
-[...1 lines deleted...]
-    <t>08.02.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+  <si>
+    <t>27.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -127,126 +127,120 @@
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>19.10.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Вебера В. Р., Чувакова Г. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
-    <t>Языки и литература</t>
-[...2 lines deleted...]
-    <t>Английский язык</t>
+    <t>Медицина и фармакология</t>
+  </si>
+  <si>
+    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов высших медицинских образовательных учреждений. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших медицинских образовательных учреждений.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-14192-4</t>
   </si>
   <si>
     <t>81.2Англ-923я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>09.11.2022</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК В СЕСТРИНСКОМ ДЕЛЕ (B2). Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>В курсе представлен материал по общему уходу за больным, рассчитанный как на аудиторную, так и на самостоятельную работу студентов медицинских образовательных учреждений среднего профессионального образования. Описаны организационные аспекты работы, основные практические манипуляции по уходу за больными различного профиля, клинические методы исследования и т. д., в том числе доврачебная помощь при неотложных состояниях. Содержание курса имеет большое методологическое значение для подготовки квалифицированных специалистов. Однако следует учесть, что на момент изучения предмета возможно появление новых фармакологических средств, медицинских технологий, сведений о клинических испытаниях и противопоказаниях. Для практической работы с медицинскими препаратами предлагается знакомиться с современными инструкциями и научными публикациями. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов медицинских образовательных учреждений среднего профессионального образования.</t>
   </si>
   <si>
     <t>978-5-534-15900-4</t>
   </si>
   <si>
     <t>81.2Англ-922я723</t>
   </si>
   <si>
     <t>16.04.2020</t>
   </si>
   <si>
     <t>ВНУТРЕННИЕ БОЛЕЗНИ: ЭНДОКРИННАЯ СИСТЕМА И ОБМЕН ВЕЩЕСТВ 3-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Вебер В. Р., Копина М. Н.</t>
   </si>
   <si>
-    <t>Медицина и фармакология</t>
-[...1 lines deleted...]
-  <si>
     <t>Клиническая медицина.  Эпидемиология, инфекционные болезни</t>
   </si>
   <si>
     <t>В курсе представлены материалы по основным заболеваниям эндокринной системы и нарушениям обмена веществ, предусмотренные программой подготовки студентов медицинских ссузов; изложены современные данные по этиологии, патогенезу, диагностике, клинической картине, дифференциальной диагностике, лечению и профилактике заболеваний. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс адресован студентам образовательных учреждений среднего профессионального образования, обучающимся по медицинским направлениям, аспирантам, преподавателям, практикующим врачам.</t>
   </si>
   <si>
     <t>978-5-534-19701-3</t>
   </si>
   <si>
     <t>54.15я723</t>
   </si>
   <si>
     <t>31.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Чувакова Г. И.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сестринское дело. Первая медицинская помощь, реабилитация</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по медицинским направлениям, медицинских сестер.</t>
   </si>
   <si>
     <t>978-5-534-16396-4</t>
   </si>
   <si>
     <t>53.54я73</t>
   </si>
   <si>
     <t>14.03.2023</t>
   </si>
   <si>
     <t>ДОВРАЧЕБНАЯ ПОМОЩЬ ПРИ НЕОТЛОЖНЫХ СОСТОЯНИЯХ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>В курсе описаны основные практические манипуляции по уходу за больными при неотложных состояниях. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования. Для студентов образовательных учреждений среднего профессионального образования</t>
   </si>
   <si>
     <t>978-5-534-16397-1</t>
   </si>
   <si>
     <t>53.54я723</t>
   </si>
@@ -1115,625 +1109,625 @@
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>375</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1969.0</v>
       </c>
       <c r="M7" s="9">
         <v>2169.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R7" s="6" t="s">
+      <c r="S7" s="6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.574</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>589252</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>152</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>939.0</v>
       </c>
       <c r="M8" s="9">
         <v>1029.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.304</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589253</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>152</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>939.0</v>
       </c>
       <c r="M9" s="9">
         <v>1029.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.304</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587802</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>145</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L10" s="9">
         <v>779.0</v>
       </c>
       <c r="M10" s="9">
         <v>859.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.194</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>587803</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>145</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L11" s="9">
         <v>779.0</v>
       </c>
       <c r="M11" s="9">
         <v>859.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.194</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589250</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>505</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L12" s="9">
         <v>2569.0</v>
       </c>
       <c r="M12" s="9">
         <v>2829.0</v>
       </c>
       <c r="N12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.732</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="8">
         <v>589251</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F13" s="6"/>
       <c r="G13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="8">
         <v>2026</v>
       </c>
       <c r="J13" s="8">
         <v>505</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L13" s="9">
         <v>2569.0</v>
       </c>
       <c r="M13" s="9">
         <v>2829.0</v>
       </c>
       <c r="N13" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>54</v>
+        <v>37</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="T13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="V13" s="6"/>
       <c r="W13" s="6" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y13" s="8">
         <v>0.732</v>
       </c>
       <c r="Z13" s="6"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="8">
         <v>590606</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="8">
         <v>2026</v>
       </c>
       <c r="J14" s="8">
         <v>937</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L14" s="9">
         <v>4029.0</v>
       </c>
       <c r="M14" s="9">
         <v>4429.0</v>
       </c>
       <c r="N14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q14" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R14" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R14" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S14" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="T14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="V14" s="6"/>
       <c r="W14" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y14" s="8">
         <v>1.143</v>
       </c>
       <c r="Z14" s="6"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="8">
         <v>590580</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E15" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F15" s="6"/>
       <c r="G15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="8">
         <v>2026</v>
       </c>
       <c r="J15" s="8">
         <v>375</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L15" s="9">
         <v>1969.0</v>
       </c>
       <c r="M15" s="9">
         <v>2169.0</v>
       </c>
       <c r="N15" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R15" s="6" t="s">
         <v>54</v>
       </c>
-      <c r="R15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S15" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="T15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="V15" s="6"/>
       <c r="W15" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="X15" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y15" s="8">
         <v>0.574</v>
       </c>
       <c r="Z15" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_9"/>