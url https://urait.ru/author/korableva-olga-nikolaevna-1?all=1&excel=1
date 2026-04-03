--- v1 (2026-02-11)
+++ v2 (2026-04-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>11.02.2026</t>
+    <t>03.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>