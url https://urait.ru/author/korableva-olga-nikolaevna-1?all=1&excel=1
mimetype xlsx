--- v2 (2026-04-03)
+++ v3 (2026-05-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
-    <t>03.04.2026</t>
+    <t>23.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -163,96 +163,96 @@
   <si>
     <t>978-5-534-16459-6</t>
   </si>
   <si>
     <t>65.26я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>МЕТОДОЛОГИЯ НАУЧНЫХ ИССЛЕДОВАНИЙ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Круглов Д. В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
-    <t>Учебник разработан для студентов и аспирантов всех направлений подготовки специалистов с целью формирования знаний, умений, навыков и компетенций в области методологии и методического обеспечения выполнения научно-исследовательских работ. С системных позиций рассмотрены основные вопросы курса: философский аспект развития науки как реальной производительной силы, сущность и характеристика уровней научного познания, система поиска, накопления и обработки научной информации, методы научного исследования, методы креативного решения проблем, синергетика, синектика, коучинг, теория графов, организация проведения НИР и др. Книга включает практикум, применение экономико-математических, статистических и эконометрических методов и моделей в научных исследованиях; снабжена контрольно-аттестационным аппаратом, глоссарием и списком научной литературы по темам курса. Особенностью 3-го издания книги является развитие темы, включающей многоуровневую систему экономики и современные экономические модели: социально ориентированную, либерально-монетаристскую и социально-экономическую модель Китайской Народной Республики. Кроме того, обновлены вопросы для самопроверки и тематика рефератов, а также дополнен список научной литературы. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по всем направлениям.</t>
+    <t>Учебник разработан для студентов и аспирантов всех направлений подготовки специалистов с целью формирования знаний, умений, навыков и компетенций в области методологии и методического обеспечения выполнения научно-исследовательских работ. С системных позиций рассмотрены основные вопросы курса: философский аспект развития науки как реальной производительной силы, сущность и характеристика уровней научного познания, система поиска, накопления и обработки научной информации, методы научного исследования, методы креативного решения проблем, синергетика, синектика, коучинг, теория графов, организация проведения НИР и др. Книга включает практикум, применение экономико-математических, статистических и эконометрических методов и моделей в научных исследованиях; снабжена контрольно-аттестационным аппаратом, глоссарием и списком научной литературы по темам курса.</t>
   </si>
   <si>
     <t>978-5-534-16519-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>23.10.2024</t>
   </si>
   <si>
     <t>НАУКОЕМКАЯ ЭКОНОМИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Абрамов Е. Г. ; Под ред. Горелова Н.А.</t>
   </si>
   <si>
     <t>Экономика: общие работы</t>
   </si>
   <si>
     <t>Предметом изучения курса «Наукоемкая экономика» является научно-методическое обеспечение модернизации хозяйственной системы, ее базиса, реализации стратегии научно-технологического развития и национальных проектов. Курс предназначен для студентов высших учебных заведений, а также рекомендован для студентов Передовой инженерной школы СПбГУ «Междисциплинарные исследования, технологии и бизнес процессы для минерально-сырьевого комплекса России».</t>
   </si>
   <si>
     <t>978-5-534-20718-7</t>
   </si>
   <si>
     <t>65.01я73</t>
   </si>
   <si>
     <t>13.11.2024</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИНТЕЛЛЕКТУАЛЬНЫМ КАПИТАЛОМ В НАУКОЕМКОЙ ЭКОНОМИКЕ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Абрамов Е. Г. ; Под общ. ред. Горелова Н.А.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>Предметом изучения курса «Наукоемкая экономика» является научно-методическое обеспечение модернизации хозяйственной системы, ее базиса, реализации стратегии научно-технологического развития и национальных проектов. Данный курс методология создания и системотизации новых ценностей, основным ресурсом которых являются знания, а также способности ее субъектов к генерации новых знаний и их практическому воплощению. Целью его изучения является формирование у студентов компетенций, определяющих их способность решать теоретические и практические задачи реализации стратегии научно-технологического и социально-экономического развития, формирования интеллектуально-креативного потенциала организации. Важное значение также имеет изучение эволюции человеческого капитала, являющегося источником научного знания. Курс предназначен для студентов образовательных учреждений среднего профессионального образования, а также рекомендован для студентов Передовой инженерной школы СПбГУ «Междисциплинарные исследования, технологии и бизнес процессы для минерально-сырьевого комплекса России».</t>
+    <t>Предметом изучения курса «Наукоемкая экономика» является научно-методическое обеспечение модернизации хозяйственной системы, ее базиса, реализации стратегии научно-технологического развития и национальных проектов. Данный курс методология создания и системотизации новых ценностей, основным ресурсом которых являются знания, а также способности ее субъектов к генерации новых знаний и их практическому воплощению. Целью его изучения является формирование у студентов компетенций, определяющих их способность решать теоретические и практические задачи реализации стратегии научно-технологического и социально-экономического развития, формирования интеллектуально-креативного потенциала организации. Важное значение также имеет изучение эволюции человеческого капитала, являющегося источником научного знания.</t>
   </si>
   <si>
     <t>978-5-534-21110-8</t>
   </si>
   <si>
     <t>65.01я723</t>
   </si>
   <si>
     <t>11.12.2013</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ЧЕЛОВЕЧЕСКИМИ РЕСУРСАМИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Максимцева И.А., Горелова Н.А.</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>В учебнике с системных позиций рассмотрены вопросы формирования, использования, развития и совершенствования управления человеческими ресурсами. В основу книги положена мировая тенденция развития теории и практики управления людьми, которая состоит в переходе от парадигмы управления персоналом внутри организации к управлению людьми как многоуровневой системой деятельности на микро-, мезо- и макроуровнях. Второе издание учебника дополнено новыми статистическими данными по обсуждаемым вопросам, нормативно-правовыми документами и учебной литературой. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для подготовки бакалавров по направлениям «Экономика», «Менеджмент», «Управление персоналом».</t>
   </si>