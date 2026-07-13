--- v3 (2026-05-23)
+++ v4 (2026-07-13)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
-[...1 lines deleted...]
-    <t>23.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+  <si>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -118,87 +118,90 @@
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>03.04.2023</t>
   </si>
   <si>
     <t>ДЕНЬГИ, КРЕДИТ, БАНКИ. ФИНАНСОВЫЕ РЫНКИ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Под ред. Яновой С.Ю.</t>
   </si>
   <si>
+    <t>Обложка</t>
+  </si>
+  <si>
+    <t>Гриф УМО ВО</t>
+  </si>
+  <si>
+    <t>Высшее образование</t>
+  </si>
+  <si>
+    <t>Экономические науки</t>
+  </si>
+  <si>
+    <t>Деньги. Кредит. Банки</t>
+  </si>
+  <si>
+    <t>Курс дает возможность получить базовые комплексные знания о денежно-кредитной сфере и всех секторах финансового рынка. Основы теории денег, кредита и банков изложены с учетом анализа современной практики функционирования финансовых институтов и монетарного регулирования экономики. Представлены материалы о сущности и функциях денег, денежных и платежных системах, кредитных отношениях и институтах, денежно-кредитном регулировании; дается характеристика современных финансовых инструментов в разрезе основных финансовых секторов — банковского, фондового и страхового. Актуальные проблемы международной интеграции финансовых рынков раскрыты на примере развития мировых финансовых центров и международных финансовых организаций.</t>
+  </si>
+  <si>
+    <t>М.:Издательство Юрайт</t>
+  </si>
+  <si>
+    <t>978-5-534-22316-3</t>
+  </si>
+  <si>
+    <t>65.26я73</t>
+  </si>
+  <si>
+    <t>70*100/16</t>
+  </si>
+  <si>
+    <t>30.06.2023</t>
+  </si>
+  <si>
+    <t>МЕТОДОЛОГИЯ НАУЧНЫХ ИССЛЕДОВАНИЙ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
+  </si>
+  <si>
+    <t>Горелов Н. А., Кораблева О. Н., Круглов Д. В.</t>
+  </si>
+  <si>
     <t>Переплет</t>
-  </si>
-[...34 lines deleted...]
-    <t>Горелов Н. А., Кораблева О. Н., Круглов Д. В.</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Науковедение</t>
   </si>
   <si>
     <t>Учебник разработан для студентов и аспирантов всех направлений подготовки специалистов с целью формирования знаний, умений, навыков и компетенций в области методологии и методического обеспечения выполнения научно-исследовательских работ. С системных позиций рассмотрены основные вопросы курса: философский аспект развития науки как реальной производительной силы, сущность и характеристика уровней научного познания, система поиска, накопления и обработки научной информации, методы научного исследования, методы креативного решения проблем, синергетика, синектика, коучинг, теория графов, организация проведения НИР и др. Книга включает практикум, применение экономико-математических, статистических и эконометрических методов и моделей в научных исследованиях; снабжена контрольно-аттестационным аппаратом, глоссарием и списком научной литературы по темам курса.</t>
   </si>
   <si>
     <t>978-5-534-16519-7</t>
   </si>
   <si>
     <t>72я73</t>
   </si>
   <si>
     <t>23.10.2024</t>
   </si>
   <si>
     <t>НАУКОЕМКАЯ ЭКОНОМИКА. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Горелов Н. А., Кораблева О. Н., Абрамов Е. Г. ; Под ред. Горелова Н.А.</t>
   </si>
@@ -942,568 +945,568 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>599</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>2999.0</v>
+        <v>2639.0</v>
       </c>
       <c r="M5" s="9">
-        <v>3299.0</v>
+        <v>2899.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.846</v>
+        <v>0.738</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
         <v>583345</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>390</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L6" s="9">
         <v>2039.0</v>
       </c>
       <c r="M6" s="9">
         <v>2239.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R6" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.593</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589962</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>435</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L7" s="9">
         <v>2249.0</v>
       </c>
       <c r="M7" s="9">
         <v>2469.0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.647</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>590129</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>248</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L8" s="9">
         <v>1379.0</v>
       </c>
       <c r="M8" s="9">
         <v>1519.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P8" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.421</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582789</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>467</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L9" s="9">
         <v>2389.0</v>
       </c>
       <c r="M9" s="9">
         <v>2629.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.686</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>584037</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>309</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L10" s="9">
         <v>1659.0</v>
       </c>
       <c r="M10" s="9">
         <v>1819.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.494</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>586194</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>328</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L11" s="9">
         <v>1749.0</v>
       </c>
       <c r="M11" s="9">
         <v>1919.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.517</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="8">
         <v>589977</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="8">
         <v>2026</v>
       </c>
       <c r="J12" s="8">
         <v>328</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="L12" s="9">
         <v>1749.0</v>
       </c>
       <c r="M12" s="9">
         <v>1919.0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="Q12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T12" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V12" s="6"/>
       <c r="W12" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y12" s="8">
         <v>0.517</v>
       </c>
       <c r="Z12" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_8"/>
   </hyperlinks>