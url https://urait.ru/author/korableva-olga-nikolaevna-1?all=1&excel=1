--- v4 (2026-07-13)
+++ v5 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
-    <t>13.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>