--- v1 (2026-02-25)
+++ v2 (2026-04-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>26.02.2026</t>
+    <t>13.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>