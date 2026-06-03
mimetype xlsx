--- v2 (2026-04-13)
+++ v3 (2026-06-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
-    <t>13.04.2026</t>
+    <t>03.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -112,102 +112,102 @@
   <si>
     <t>Издательство</t>
   </si>
   <si>
     <t>ISBN</t>
   </si>
   <si>
     <t>EAN</t>
   </si>
   <si>
     <t>ББК</t>
   </si>
   <si>
     <t>Формат</t>
   </si>
   <si>
     <t>Вес (кг)</t>
   </si>
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>07.04.2021</t>
   </si>
   <si>
-    <t>АВТОМАТИКА, ТЕЛЕМЕХАНИКА И СВЯЗЬ НА ЖЕЛЕЗНОДОРОЖНОМ ТРАНСПОРТЕ. Учебник для вузов</t>
+    <t>Автоматика, телемеханика и связь на железнодорожном транспорте. Учебник для вузов</t>
   </si>
   <si>
     <t>Корниенко К. И.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Транспорт. Автомобили, авиация, флот</t>
   </si>
   <si>
-    <t>Курс посвящен изучению основ устройств железнодорожной автоматики, телемеханики и связи на железных дорогах Российской Федерации. Курс разделен на четыре раздела: первый раздел раскрывает основные элементы, применяемые в устройствах СЦБ, второй — системы на перегонах, третий — станционные системы, четвертый раздел посвящен изучению вопросов связи. После каждой темы идут контрольные вопросы для самопроверки студентов. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс предназначен для студентов, обучающихся по направлению «Эксплуатация железных дорог», и должен способствовать подготовке специалистов, управляющих технологическими процессами на транспорте с использованием современных технических средств.</t>
+    <t>Курс посвящен изучению основ устройств железнодорожной автоматики, телемеханики и связи на железных дорогах Российской Федерации. Курс разделен на четыре раздела: первый раздел раскрывает основные элементы, применяемые в устройствах СЦБ, второй — системы на перегонах, третий — станционные системы, четвертый раздел посвящен изучению вопросов связи. После каждой темы идут контрольные вопросы для самопроверки студентов. Курс предназначен для студентов, обучающихся по направлению «Эксплуатация железных дорог», и должен способствовать подготовке специалистов, управляющих технологическими процессами на транспорте с использованием современных технических средств.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
-    <t>978-5-534-14173-3</t>
+    <t>978-5-534-22203-6</t>
   </si>
   <si>
     <t>39.2я73</t>
   </si>
   <si>
-    <t>60*90/16</t>
+    <t>70*100/16</t>
   </si>
   <si>
     <t>29.04.2021</t>
   </si>
   <si>
-    <t>АВТОМАТИКА, ТЕЛЕМЕХАНИКА И СВЯЗЬ НА ЖЕЛЕЗНОДОРОЖНОМ ТРАНСПОРТЕ. Учебник для СПО</t>
+    <t>Автоматика, телемеханика и связь на железнодорожном транспорте. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Курс посвящен изучению основ устройств железнодорожной автоматики, телемеханики и связи на железных дорогах Российской Федерации. Курс разделен на четыре раздела: первый раздел раскрывает основные элементы, применяемые в устройствах СЦБ, второй — системы на перегонах, третий — станционные системы, четвертый раздел посвящен изучению вопросов связи. После каждой темы идут контрольные вопросы для самопроверки студентов. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Курс предназначен для студентов, обучающихся по направлению «Эксплуатация железных дорог», и должен способствовать подготовке специалистов, управляющих технологическими процессами на транспорте с использованием современных технических средств.</t>
   </si>
   <si>
-    <t>978-5-534-14901-2</t>
+    <t>978-5-534-22202-9</t>
   </si>
   <si>
     <t>39.2я723</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -570,51 +570,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatika-telemehanika-i-svyaz-na-zheleznodorozhnom-transporte-588428" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatika-telemehanika-i-svyaz-na-zheleznodorozhnom-transporte-588693" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatika-telemehanika-i-svyaz-na-zheleznodorozhnom-transporte-600896" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urait.ru/book/avtomatika-telemehanika-i-svyaz-na-zheleznodorozhnom-transporte-600895" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" customWidth="true" style="0"/>
     <col min="7" max="7" width="17" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="7" customWidth="true" style="0"/>
     <col min="10" max="10" width="7" customWidth="true" style="0"/>
@@ -795,185 +795,185 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>27</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Y4" s="3" t="s">
         <v>29</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8">
-        <v>588428</v>
+        <v>600896</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1019.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1119.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
       <c r="V5" s="6"/>
       <c r="W5" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y5" s="8">
-        <v>0.312</v>
+        <v>0.338</v>
       </c>
       <c r="Z5" s="6"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="8">
-        <v>588693</v>
+        <v>600895</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
-        <v>224</v>
+        <v>180</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1019.0</v>
+        <v>1069.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1119.0</v>
+        <v>1179.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>48</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>49</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
-        <v>0.312</v>
+        <v>0.338</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>