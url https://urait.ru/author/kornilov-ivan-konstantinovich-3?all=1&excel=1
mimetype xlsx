--- v1 (2026-03-14)
+++ v2 (2026-04-30)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>14.03.2026</t>
+    <t>30.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>