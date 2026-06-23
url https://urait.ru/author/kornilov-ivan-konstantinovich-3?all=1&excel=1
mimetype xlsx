--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
-    <t>30.04.2026</t>
+    <t>23.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,114 +133,114 @@
   <si>
     <t>18.11.2019</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИНЖЕНЕРНОГО ДЕЛА 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Корнилов И. К.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Философия</t>
   </si>
   <si>
-    <t>В первом разделе курса приведены сведения об основных этапах и периодах развития техники, истории технических изобретений, истории развития инженерного дела в России. Во втором разделе рассмотрены закономерности развития техники, особенности инновационной инженерной деятельности, основные вопросы инженерной этики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, и специалистов, интересующихся вопросами, связанными с историей науки и техники и инженерным делом.</t>
+    <t>В первом разделе учебного пособия приведены сведения об основных этапах и периодах развития техники, истории технических изобретений, истории развития инженерного дела в России. Во втором разделе рассмотрены закономерности развития техники, особенности инновационной инженерной деятельности, основные вопросы инженерной этики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по инженерно-техническим направлениям, и специалистов, интересующихся вопросами, связанными с историей науки и техники и инженерным делом.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-12028-8</t>
   </si>
   <si>
     <t>30уя73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>10.03.2020</t>
   </si>
   <si>
     <t>ИСТОРИЯ ИНЖЕНЕРНОГО ДЕЛА 2-е изд., испр. и доп. Учебник для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В первом разделе курса приведены сведения об основных этапах и периодах развития техники, истории технических изобретений, истории развития инженерного дела в России. Во втором разделе рассмотрены закономерности развития техники, особенности инновационной инженерной деятельности, основные вопросы инженерной этики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по инженерно-техническим направлениям, и специалистов, интересующихся вопросами, связанными с историей науки и техники и инженерным делом.</t>
+    <t>В первом разделе учебного пособия приведены сведения об основных этапах и периодах развития техники, истории технических изобретений, истории развития инженерного дела в России. Во втором разделе рассмотрены закономерности развития техники, особенности инновационной инженерной деятельности, основные вопросы инженерной этики. Соответствует актуальным требованиям Федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов учебных заведений среднего профессионального образования, обучающихся по инженерно-техническим направлениям, и специалистов, интересующихся вопросами, связанными с историей науки и техники и инженерным делом.</t>
   </si>
   <si>
     <t>978-5-534-13486-5</t>
   </si>
   <si>
     <t>30уя723</t>
   </si>
   <si>
     <t>29.08.2019</t>
   </si>
   <si>
     <t>ОСНОВЫ ТЕХНИЧЕСКОЙ ЭСТЕТИКИ 2-е изд., испр. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Гуманитарные науки</t>
   </si>
   <si>
     <t>Изобразительное искусство. Дизайн</t>
   </si>
   <si>
     <t>В курсе приведены сведения об истории и теоретических основах технической эстетики, раскрыты основные направления развития эргономики. Для студентов высших учебных заведений и специалистов, интересующихся вопросами, связанными с промышленным дизайном.</t>
   </si>
   <si>
     <t>978-5-534-12004-2</t>
   </si>
   <si>
     <t>30.18я73</t>
   </si>
   <si>
     <t>07.11.2024</t>
   </si>
   <si>
     <t>ПРОМЫШЛЕННЫЙ ДИЗАЙН. ТЕХНИЧЕСКАЯ ЭСТЕТИКА 2-е изд., испр. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
-    <t>В курсе приведены сведения об истории и теоретических основах технической эстетики, раскрыты основные направления развития эргономики. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
+    <t>В курсе приведены сведения об истории и теоретических основах технической эстетики, раскрыты основные направления развития эргономики.</t>
   </si>
   <si>
     <t>978-5-534-20916-7</t>
   </si>
   <si>
     <t>16.01.2025</t>
   </si>
   <si>
     <t>ТЕХНОЛОГИЯ ПОЛИГРАФИИ. ПРОЕКТИРОВАНИЕ И КОНТРОЛЬ ПРОДУКЦИИ. Учебник для СПО</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Полиграфия</t>
   </si>
   <si>
     <t>Рассматриваются основные вопросы, связанные с проектированием и контролем полиграфической продукции: системный подход при проектировании изданий, оценка и методы контроля качества продукции, анализ эффективности производства, конструктивные особенности различных изданий. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для магистров, обучающихся по направлению «Технологические машины и оборудование», а также для специалистов, интересующихся вопросами, связанными с проектированием и контролем полиграфической продукции.</t>
   </si>
   <si>
     <t>978-5-534-21017-0</t>
   </si>