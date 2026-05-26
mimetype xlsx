--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>05.04.2026</t>
+    <t>26.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,51 +133,51 @@
   <si>
     <t>22.03.2022</t>
   </si>
   <si>
     <t>БРЕНДИНГ ТУРИСТСКИХ ТЕРРИТОРИЙ. Учебник для вузов</t>
   </si>
   <si>
     <t>Королева О. В., Милинчук Е. С.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Маркетинг</t>
   </si>
   <si>
-    <t>В учебном курсе раскрываются теоретические аспекты, организационные основы и практические вопросы брендинга туристских дестинаций. Рассмотрены основные понятия и специфика брендинга туристских территорий, современные модели и подходы к нему. Большое внимание уделяется изучению коммуникационных подходов и технологий брендинга, особенностей управления брендами туристской территории. Определены основные подходы к брендингу туристских территорий в цифровом пространстве и представлены методики оценивания его эффективности. Изложение вопросов теории органично сочетается с примерами из практики российских и зарубежных туристских дестинаций. Издание содержит большое количество практических заданий, а также кейсов из российской и зарубежной практики брендинга туристских дестинаций. Содержащиеся в данном курсе задания, способствующие углублению исследовательского подхода, направлены на организацию самостоятельной работы студентов и проверку уровня сформированности компетенций в сфере брендинга. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Учебный курс адресован студентам высших учебных заведений, обучающимся по направлению подготовки «Туризм», изучающим различные проблемные области территориального брендинга. Издание также может быть полезным для всех, интересующихся вопросами брендинга туристских дестинаций.</t>
+    <t>В учебном курсе раскрываются теоретические аспекты, организационные основы и практические вопросы брендинга туристских дестинаций. Рассмотрены основные понятия и специфика брендинга туристских территорий, современные модели и подходы к нему. Большое внимание уделяется изучению коммуникационных подходов и технологий брендинга, особенностей управления брендами туристской территории. Определены основные подходы к брендингу туристских территорий в цифровом пространстве и представлены методики оценивания его эффективности. Изложение вопросов теории органично сочетается с примерами из практики российских и зарубежных туристских дестинаций.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-15348-4</t>
   </si>
   <si>
     <t>65.433я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>