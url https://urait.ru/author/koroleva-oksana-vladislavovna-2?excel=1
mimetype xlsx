--- v3 (2026-07-14)
+++ v4 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>14.07.2026</t>
+    <t>13.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -801,54 +801,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>273</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1499.0</v>
+        <v>1569.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1649.0</v>
+        <v>1729.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>