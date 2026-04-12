--- v2 (2026-02-23)
+++ v3 (2026-04-12)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
-    <t>23.02.2026</t>
+    <t>12.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>