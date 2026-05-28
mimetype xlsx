--- v3 (2026-04-12)
+++ v4 (2026-05-28)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>12.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>28.05.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,129 +154,123 @@
   <si>
     <t>В книге отражены методические рекомендации по проведению уроков игры в гольф в общеобразовательной школе. Пособие подробно описывает цели и задачи обучения физической культуре на основе гольфа, раскрывает формы организации учебной деятельности, требования к результатам освоения программы, методы обучения, список необходимого учебно-методического и материально-технического обеспечения. Представлен тематический план проведения уроков для школьников 1—11 классов.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-08485-6</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>21.09.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для вузов</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Сабирова И. А., Кузьмина О. И.</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, а также школьниками выпускных классов при подготовке к творческому конкурсу. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
   </si>
   <si>
     <t>978-5-534-16544-9</t>
   </si>
   <si>
     <t>74.267.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>22.11.2018</t>
   </si>
   <si>
     <t>ОЛИМПИЙСКОЕ ОБРАЗОВАНИЕ В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для вузов</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использована студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-16320-9</t>
   </si>
   <si>
     <t>07.02.2020</t>
   </si>
   <si>
     <t>ПОЖАРНО-СПАСАТЕЛЬНЫЙ СПОРТ. Учебник для СПО</t>
   </si>
   <si>
     <t>Германов Г. Н., Корольков А. Н., Шалагинов В. Д., Машошина И. В.</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
     <t>Технические науки</t>
   </si>
   <si>
     <t>Безопасность жизнедеятельности. Охрана труда</t>
   </si>
   <si>
-    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте. Для студентов образовательных учреждений среднего профессионального образования, изучающих курс физической культуры в рамках общей профессиональной подготовки, а также педагогов и тренеров, содействующих спортивному совершенствованию курсантов, обеспечивающих спортивно-тренировочный процесс в пожарно-спасательном спорте в рамках дополнительного образования. Может быть использовано специалистами по профессионально-прикладной подготовке в системе ГПС МЧС России, рассчитано для слушателей профильных курсов повышения квалификации и профессиональной переподготовки, а вместе с тем для теоретиков и практиков физической культуры и спорта, научных работников, интересующихся проблемами подготовки спортсменов в пожарно-спасательном спорте.</t>
+    <t>В учебном пособии предпринята попытка систематизации результатов многолетних научных исследований в области спортивной подготовки в пожарно-спасательном спорте, полученных коллективом авторов в последние несколько лет. Рассматриваются исторические аспекты развития и современное состояние пожарного спорта, теоретико-методические основы соревновательной и тренировочной деятельности, принципы формирования разрядных норм и переводных нормативов в детском, юношеском и женском ПСС, аспекты физической, технико-тактической и психологической подготовки. Выработаны рекомендации по дальнейшему совершенствованию спортивной результативности в пожарном спорте.</t>
   </si>
   <si>
     <t>978-5-534-12765-2</t>
   </si>
   <si>
     <t>75я723</t>
   </si>
   <si>
     <t>27.10.2018</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 1. ИГРЫ ОЛИМПИАД. Учебник для СПО</t>
   </si>
   <si>
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе. Вопросы для самоконтроля помогут оценить степень готовности абитуриента к экзамену.</t>
+    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Книга может быть использована студентами образовательных учреждений среднего профессионального образования, обучающимся по специальности «Физическая культура» и смежным специальностям, а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета. Экзаменационные вопросы затрагивают знания, которые были получены учащимися в период обучения в школе.</t>
   </si>
   <si>
     <t>978-5-534-16545-6</t>
   </si>
   <si>
     <t>74.267.5я723</t>
   </si>
   <si>
     <t>15.02.2019</t>
   </si>
   <si>
     <t>ТЕОРИЯ И ИСТОРИЯ ФИЗИЧЕСКОЙ КУЛЬТУРЫ И СПОРТА В 3 Т. ТОМ 2. ОЛИМПИЙСКИЕ ЗИМНИЕ ИГРЫ. Учебник для СПО</t>
-  </si>
-[...1 lines deleted...]
-    <t>Олимпийское образование, цель которого — приобщение к идеалам и ценностям олимпизма, занимает все более важное место в системе образования, воспитания и обучения детей и молодежи. В то же время этот вид деятельности является конкретным, предметным и проверяемым, как любой процесс усвоения знаний и совокупность знаний, полученных в результате обучения. Курс может быть использован студентами, обучающимся по направлениям «Физическая культура», «Физическая культура для лиц с отклонениями в состоянии здоровья (адаптивная физическая культура)», «Педагогическое образование», а также абитуриентами при сдаче теоретической части вступительных испытаний в высшие учебные заведения, поступающих на программы бакалавриата, школьниками выпускных классов при подготовке к творческому конкурсу (школьной олимпиаде) по предмету «Физическая культура», который проводится в стенах Московского городского педагогического университета</t>
   </si>
   <si>
     <t>978-5-534-16321-6</t>
   </si>
   <si>
     <t>07.07.2022</t>
   </si>
   <si>
     <t>ФИЗИЧЕСКАЯ РАБОТОСПОСОБНОСТЬ В СПОРТЕ. Учебник для вузов</t>
   </si>
   <si>
     <t>В курсе изложены общие основы и различные способы оценки физической работоспособности в спорте. Описаны особенности и ограничения в оценках этого показателя для разных видов спорта. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс предназначен для аспирантов, магистрантов факультетов физической культуры, может быть полезным для спортивных тренеров и инструкторов физической культуры.</t>
   </si>
   <si>
     <t>978-5-534-15671-3</t>
   </si>
   <si>
     <t>75.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1065,341 +1059,341 @@
       <c r="K7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="9">
         <v>2279.0</v>
       </c>
       <c r="M7" s="9">
         <v>2509.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>48</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y7" s="8">
         <v>0.656</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588083</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="6" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>394</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="9">
         <v>2059.0</v>
       </c>
       <c r="M8" s="9">
         <v>2259.0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q8" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="Q8" s="6" t="s">
+      <c r="R8" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="R8" s="6" t="s">
+      <c r="S8" s="6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y8" s="8">
         <v>0.597</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>587271</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>749</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>3259.0</v>
       </c>
       <c r="M9" s="9">
         <v>3579.0</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y9" s="8">
         <v>0.918</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>587272</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>442</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="L10" s="9">
         <v>2279.0</v>
       </c>
       <c r="M10" s="9">
         <v>2509.0</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>49</v>
       </c>
       <c r="Y10" s="8">
         <v>0.656</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589135</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>113</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>519.0</v>
       </c>
       <c r="M11" s="9">
         <v>569.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>45</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>37</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>41</v>
       </c>
       <c r="Y11" s="8">
         <v>0.123</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>