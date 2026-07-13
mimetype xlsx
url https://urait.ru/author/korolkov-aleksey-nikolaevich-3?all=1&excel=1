--- v4 (2026-05-28)
+++ v5 (2026-07-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>28.05.2026</t>
+    <t>13.07.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>