--- v5 (2026-07-13)
+++ v6 (2026-09-01)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
-    <t>13.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>