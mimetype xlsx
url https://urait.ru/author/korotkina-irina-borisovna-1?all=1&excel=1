--- v2 (2026-02-27)
+++ v3 (2026-06-11)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>27.02.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -154,51 +154,51 @@
   <si>
     <t>Русский язык и культура речи</t>
   </si>
   <si>
     <t>Академическое письмо признается сегодня важнейшим комплексом исследовательских компетенций, составляющих основу всего университетского образования. Объем научных публикаций постоянно обновляется, а научная коммуникация не ограничивается ни нацио нальными, ни даже дисциплинарными рамками, поэтому так важно научиться писать в строгом соответствии с принципами информативности, краткости и точности, которые выработало международное научное сообщество. Эти принципы легко усваиваются через новую для российского образования дисциплину академическое письмо. А поскольку практика написания научного текста начинается со студенческой скамьи и не заканчивается никогда, то данное пособие может быть полезно как студенту, так и опытному исследователю, а его структура позво ляет использовать его как последовательно, так и выборочно. Второе издание учебника существенно обновлено и дополнено в связи с развитием академического письма в России за последнее десятилетие.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-20699-9</t>
   </si>
   <si>
     <t>81.1я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>05.03.2015</t>
   </si>
   <si>
     <t>АНГЛИЙСКИЙ ЯЗЫК ДЛЯ ГОСУДАРСТВЕННОГО УПРАВЛЕНИЯ (B1–B2). Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>Английский язык</t>
+    <t>Английский язык в отдельных отраслях</t>
   </si>
   <si>
     <t>Учебник представляет собой уникальный внутридисциплинарный языковой курс, разработанный на основе интеграции новейших методов преподавания языка для специальных академических целей и тщательно отобранных коллегами-политологами аутентичных англоязычных источников. Учебник строится на интерактивных, практически не повторяющихся заданиях, требующих от студентов активизации аналитического и критического мышления. Основное внимание уделяется развитию специфического понятийного аппарата прикладной политической науки и овладению им в неразрывной связи с такими важными навыками, как академическое чтение, письмо и ведение дискуссий. Работа с текстами ведущих зарубежных ученых напрямую, без перевода, позволяет оперировать понятийным аппаратом дисциплины без потери смыслового содержания. Особую роль в этом играют аналитические модели и остроумные иллюстрации автора. К учебнику прилагается электронная книга для преподавателя, которая доступна на сайте образовательной платформы «Юрайт».</t>
   </si>
   <si>
     <t>978-5-534-20233-5</t>
   </si>
   <si>
     <t>81.2Англ.я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>02.02.2018</t>
   </si>
   <si>
     <t>МОДЕЛИ ОБУЧЕНИЯ АКАДЕМИЧЕСКОМУ ПИСЬМУ. Учебное пособие для вузов</t>
   </si>
   <si>
     <t>Академическое письмо как научно-методическая отрасль и дисциплина занимает центральное место в западных университетах и признается фундаментальным комплексом компетенций, необходимых современному специалисту. Методология этой дисциплины определяет требования, предъявляемые к публикации научного исследования и к письменным работам студентов. В России эта дисциплина делает лишь первые шаги, и для ее успешного включения в образовательные программы необходимо знание ее научно-теоретических основ, методических и институциональных моделей. В пособии дается обзор академического письма как дисциплины, анализируется зарубежный опыт его преподавания и исследуются проблемы, препятствующие становлению и развитию этой дисциплины в России.</t>
   </si>
   <si>
     <t>978-5-534-20700-2</t>
   </si>
@@ -214,72 +214,72 @@
   <si>
     <t>Актуальные монографии</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
     <t>Методики преподавания и обучения</t>
   </si>
   <si>
     <t>Во втором издании монографии «Обучение чтению на иностранном языке в современном университете» рассматриваются теоретические основы обучения иноязычному чтению, принятые в отечественной и зарубежной науке. Расширен круг вопросов, связанных с практикой обучения чтению в высшей школе. Монография предназначается преподавателям иностранных языков высших учебных заведений, магистрам, аспирантам, в сферу интересов которых входит обучение чтению на иностранном языке.</t>
   </si>
   <si>
     <t>978-5-534-12755-3</t>
   </si>
   <si>
     <t>20.04.2022</t>
   </si>
   <si>
     <t>ПАРТНЕРСТВА В ЦИФРОВОМ ОБРАЗОВАНИИ 2022—2030. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 5. ЗИМНЯЯ ШКОЛА ПРЕПОДАВАТЕЛЯ 2022</t>
   </si>
   <si>
     <t>Сост. Сафонов А. А., Кокая Э. Т., Частова П. А., Матыс О. И.</t>
   </si>
   <si>
+    <t>Юрайт.Академия</t>
+  </si>
+  <si>
+    <t>Педагогика и образование. Общие работы</t>
+  </si>
+  <si>
+    <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий X Зимней школы преподавателя, проходившей с 31 января по 4 февраля 2022 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных преподавателей, исследователей, администраторов и работодателей. Сборник освещает проблемы партнерства в цифровом образовании и цифровых технологиях, взаимодействия цифрового образования и государства, научной интеграции, экономических аспектов цифрового образования, международной кооперации в образовании и многое другое. В сборник также вошли проектные задания слушателей Школы и материалы осеннего семестра 2021. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
+  </si>
+  <si>
+    <t>978-5-534-15586-0</t>
+  </si>
+  <si>
+    <t>17.06.2021</t>
+  </si>
+  <si>
+    <t>ПРОСТОРЫ И ГОРИЗОНТЫ ЦИФРОВОГО ОБРАЗОВАНИЯ. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 3. ВЕСЕННИЙ СЕМЕСТР 2021</t>
+  </si>
+  <si>
+    <t>Сост. Сафонов А. А., Частова П. А.</t>
+  </si>
+  <si>
     <t>Обложка</t>
-  </si>
-[...19 lines deleted...]
-    <t>Сост. Сафонов А. А., Частова П. А.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы вебинаров и онлайн-дискуссий, состоявшихся на базе Образовательной платформы «Юрайт» в феврале — июне 2021 г. Редакция «Юрайта» составила тексты на основе выступлений российских и зарубежных экспертов и руководителей сферы образования, представителей EdTech, а также подготовила текстовые версии интервью с преподавателями и проректорами ведущих российских вузов. Среди тем сборника — вопросы организации образовательного процесса в цифровую эпоху, методики работы с учащимися на дистанте, использования современных инструментов преподавания, проблемы охраны интеллектуальной собственности и нормативного регулирования дистанционного обучения. Материалы сборника распространяются на условиях Creative Commons (CC BY-NC). Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14890-9</t>
   </si>
   <si>
     <t>21.04.2021</t>
   </si>
   <si>
     <t>ЦИФРОВЫЕ НАВЫКИ ДЛЯ ДИСТАНТА. МАТЕРИАЛЫ ВЕБИНАРОВ, БЕСЕД И ИССЛЕДОВАНИЙ ЮРАЙТ.АКАДЕМИИ. ВЫПУСК 1. 2020 ГОД</t>
   </si>
   <si>
     <t xml:space="preserve"> А. А. Сафонов [и др.] ; составители А. А. Сафонов, П. А. Частова.</t>
   </si>
   <si>
     <t>В сборник вошли материалы и тезисы онлайн-классов и дискуссий Юрайт.Академии и VII Летней школы преподавателя, состоявшихся в 2020 г. Редакция Юрайта составила тексты на основе выступлений преподавателей, исследователей, администраторов и представителей EdTech. Сборник освещает фундаментальные и прикладные проблемы цифрового образования. Юрайт.Академия совместно с теоретиками и практиками современного образования делится лучшими наблюдениями и приемами, формулирует предложения по развитию, анализирует теоретические и практические аспекты. Для широкого круга читателей, интересующихся проблемами образования.</t>
   </si>
   <si>
     <t>978-5-534-14656-1</t>
   </si>
 </sst>
 </file>
 
@@ -1187,138 +1187,138 @@
       <c r="A9" s="8">
         <v>589134</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>208</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>829.0</v>
+        <v>959.0</v>
       </c>
       <c r="M9" s="9">
-        <v>909.0</v>
+        <v>1049.0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P9" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>59</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6">
         <v>94.3</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
-        <v>0.269</v>
+        <v>0.372</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>589011</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>212</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="9">
         <v>839.0</v>
       </c>
       <c r="M10" s="9">
         <v>919.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>59</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>74</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>75</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6">
         <v>94.3</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.274</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>482713</v>
@@ -1336,57 +1336,57 @@
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2021</v>
       </c>
       <c r="J11" s="8">
         <v>275</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>389.0</v>
       </c>
       <c r="M11" s="9">
         <v>429.0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>59</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>79</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>80</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6">
         <v>94.3</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.352</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>