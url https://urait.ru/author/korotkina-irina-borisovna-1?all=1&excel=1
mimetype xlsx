--- v3 (2026-06-11)
+++ v4 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
-    <t>11.06.2026</t>
+    <t>02.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>