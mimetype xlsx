--- v1 (2026-03-02)
+++ v2 (2026-04-25)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>02.03.2026</t>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>