--- v2 (2026-04-25)
+++ v3 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>25.04.2026</t>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -157,144 +157,144 @@
   <si>
     <t>В учебнике содержится ряд новых тем, обогащающих концепцию антикризисного управления и углубляющих его проблематику. Антикризисное управление рассматривается как тип управления, ориентированного на предвидение, распознавание кризисных ситуаций. При этом значительный акцент делается на понимании субъективных и объективных причин возникновения кризиса в условиях циклического развития организации, возможностей прогнозирования кризисов и учета рисков. Особенностью учебника является новая логика построения содержания, включающая визуализирован-ный модуль, предназначенный для формирования систематизированного знания и его углубления посредством зрительного восприятия взаимодействий различных категорий и положений концепции. Материал книги также снабжен презентацией учебного курса «Антикризисное управление», доступной в электронной библиотечной системе «Юрайт» (biblio-online.ru).</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-01066-4</t>
   </si>
   <si>
     <t>65.05я73</t>
   </si>
   <si>
     <t>60*90/16</t>
   </si>
   <si>
     <t>02.09.2014</t>
   </si>
   <si>
     <t>ИССЛЕДОВАНИЕ СИСТЕМ УПРАВЛЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
-    <t>Предлагаемый вниманию читателя курс посвящен одной из важнейших дисциплин образовательной программы подготовки современных менеджеров — исследованию систем управления. В нем рассмотрены такие вопросы, как методология исследования систем управления, планирование и организация исследования, диверсифицированные методы исследования систем управления, эффективность исследования. Текст проиллюстрирован большим количеством схем, которые являются не просто демонстрационным материалом или приложением, но и дополнением к изложенному материалу. Важным компонентом курса является глоссарий — система определений ключевых категорий, который поможет обучающемуся овладеть терминологией курса.</t>
+    <t>Предлагаемый вниманию читателя учебник посвящен одной из важнейших дисциплин образовательной программы подготовки современных менеджеров — исследованию систем управления. В нем рассмотрены такие вопросы, как методология исследования систем управления, планирование и организация исследования, диверсифицированные методы исследования систем управления, эффективность исследования. Текст проиллюстрирован большим количеством схем, которые являются не просто демонстрационным материалом или приложением, но и дополнением к изложенному материалу. Важным компонентом учебника является глоссарий — система определений ключевых категорий, который поможет обучающемуся овладеть терминологией курса.</t>
   </si>
   <si>
     <t>978-5-9916-7647-2</t>
   </si>
   <si>
     <t>65.290-2я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>12.04.2024</t>
   </si>
   <si>
     <t>КОРПОРАТИВНАЯ СОЦИАЛЬНАЯ ОТВЕТСТВЕННОСТЬ 3-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Под ред. Короткова Э.М.</t>
   </si>
   <si>
     <t>Управление персоналом. Управление человеческими ресурсами</t>
   </si>
   <si>
     <t>Курс содержит комплекс концептуальных положений, раскрывающих содержание одной из важнейших функций современного менеджмента в России. Здесь формулируются основные положения корпоративной социальной ответственности, раскрывается ее роль в устойчивом развитии организации. Рассматриваются проблемы разнообразия и интеграции типов ответственности, деловая репутация, этика ответственности и др. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, преподавателей, практиков предпринимательства и менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-19091-5</t>
   </si>
   <si>
     <t>27.11.2012</t>
   </si>
   <si>
     <t>МЕНЕДЖМЕНТ 3-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
+    <t>В данном учебнике использован современный подход к подаче материала по курсу «Менеджмент», сделана дифференциация знаний, построена новая структура курса, расставлены соответствующие акценты, реализована логика подачи знаний и выделены положения фундаментального характера. Главными в структуре учебника поставлены проблемы природы и генезиса менеджмента, создания коммуникаций в организации, построения технологии менеджмента, формирования человеческого капитала в менедж менте, моделирования менеджмента будущего.</t>
+  </si>
+  <si>
+    <t>978-5-534-19926-0</t>
+  </si>
+  <si>
+    <t>15.05.2018</t>
+  </si>
+  <si>
+    <t>МЕНЕДЖМЕНТ 3-е изд., пер. и доп. Учебник для СПО</t>
+  </si>
+  <si>
+    <t>Гриф УМО СПО</t>
+  </si>
+  <si>
+    <t>Профессиональное образование</t>
+  </si>
+  <si>
     <t>В данном учебнике использован современный подход к подаче материала по курсу «Менеджмент», сделана дифференциация знаний, построена новая структура курса, расставлены соответствующие акценты, реализована логика подачи знаний и выделены положения фундаментального характера. Главными в структуре учебника поставлены проблемы природы и генезиса менеджмента, создания коммуникаций в организации, построения технологии менеджмента, формирования человеческого капитала в менедж менте, моделирования менеджмента будущего. Учебник отражает современный взгляд на менеджмент, делает акценты на тех положениях, которые являются наиболее актуальными сегодня и в практике, и в науке менеджмента. Большое внимание уделяется динамике изменений в менеджменте, тенденциям его развития, представлениям о его будущем. В систематизированном виде весь материал учебника представлен в логической схеме, отражающей последовательность рассмотрения проблем и многоаспектность их постановки.</t>
   </si>
   <si>
-    <t>978-5-534-19926-0</t>
-[...16 lines deleted...]
-  <si>
     <t>978-5-534-19928-4</t>
   </si>
   <si>
     <t>65.290-2я723</t>
   </si>
   <si>
     <t>19.09.2017</t>
   </si>
   <si>
     <t>ТЕОРИЯ МЕНЕДЖМЕНТА. СИНЕРГЕТИЧЕСКИЙ МЕНЕДЖМЕНТ 2-е изд., испр. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Иванова Т. Ю., Коротков Э. М., Приходько В. И.</t>
   </si>
   <si>
     <t>Управленческая деятельность</t>
   </si>
   <si>
     <t>Авторы учебника на основе оригинального подхода исследуют теорию менеджмента. В книге рассматриваются вопросы преемственности кибернетических и синергетических тенденций в менеджменте, исследуются методологические проблемы современного менеджмента. Анализируется эволюция представлений об управленческой деятельности в XX веке. Исследуются обстоятельства парадигматического кризиса менеджмента. Раскрывается сущность современной организационной парадигмы. Определяются базовые положения теории организационных изменений как составной части современного менеджмента.</t>
   </si>
   <si>
     <t>978-5-534-04857-5</t>
   </si>
   <si>
     <t>67.401.11я73</t>
   </si>
   <si>
     <t>08.09.2014</t>
   </si>
   <si>
     <t>УПРАВЛЕНИЕ ИЗМЕНЕНИЯМИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Коротков Э. М., Жернакова М. Б., Кротенко Т. Ю.</t>
   </si>
   <si>
-    <t>Данный курс играет особую роль в профессиональной подготовке современного менеджера. Он предназначен для формирования установки видеть, отслеживать и оценивать необходимость внесения изменений в свою профессиональную деятельность и содержит необходимые знания для успешного осуществления этих изменений. В учебнике большое внимание уделяется логике построения концепции. Это способствует лучшему усвоению учебного материала, увеличивает его практическую ценность. Исходной позицией всех рассуждений об изменениях принято понимание того, что управление организацией может быть ориентировано лишь на реализацию установленных функций деятельности. Но сегодня особенно важным становится видение потребностей в изменениях и возможностей их реализации, не нарушающих деятельность организации, но обеспечивающих последовательное и успешное ее развитие. Ключевыми в концепции управления изменениями являются факторы и причины противодействия изменениям и возникновения конфликтов, диагностика и эффективность изменений, роль интеллектуального потенциала организации и лидерства в менеджменте.</t>
+    <t>Данный курс играет особую роль в профессиональной подготовке современного менеджера. Он предназначен для формирования установки видеть, отслеживать и оценивать необходимость внесения изменений в свою профессиональную деятельность и содержит необходимые знания для успешного осуществления этих изменений. В учебнике большое внимание уделяется логике построения концепции. Это способствует лучшему усвоению учебного материала, увеличивает его практическую ценность. Сегодня особенно важным становится видение потребностей в изменениях и возможностей их реализации, не нарушающих деятельность организации, но обеспечивающих последовательное и успешное ее развитие. Ключевыми в концепции управления изменениями являются факторы и причины противодействия изменениям и возникновения конфликтов, диагностика и эффективность изменений, роль интеллектуального потенциала организации и лидерства в менеджменте.</t>
   </si>
   <si>
     <t>978-5-534-02315-2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>