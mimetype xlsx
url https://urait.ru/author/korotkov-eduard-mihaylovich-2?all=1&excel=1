--- v4 (2026-07-28)
+++ v5 (2026-09-13)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>28.07.2026</t>
+    <t>14.09.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -909,54 +909,54 @@
       <c r="B5" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F5" s="6"/>
       <c r="G5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="6"/>
       <c r="I5" s="8">
         <v>2026</v>
       </c>
       <c r="J5" s="8">
         <v>406</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L5" s="9">
-        <v>1699.0</v>
+        <v>1779.0</v>
       </c>
       <c r="M5" s="9">
-        <v>1869.0</v>
+        <v>1959.0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O5" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P5" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q5" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R5" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>39</v>
       </c>
       <c r="T5" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>41</v>
       </c>
@@ -979,54 +979,54 @@
       <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="6"/>
       <c r="G6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="8">
         <v>2026</v>
       </c>
       <c r="J6" s="8">
         <v>226</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
-        <v>1279.0</v>
+        <v>1339.0</v>
       </c>
       <c r="M6" s="9">
-        <v>1409.0</v>
+        <v>1469.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>48</v>
       </c>
@@ -1049,54 +1049,54 @@
       <c r="B7" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>404</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
-        <v>2099.0</v>
+        <v>2209.0</v>
       </c>
       <c r="M7" s="9">
-        <v>2309.0</v>
+        <v>2429.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>54</v>
       </c>
       <c r="S7" s="6" t="s">
         <v>55</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
         <v>56</v>
       </c>
@@ -1119,54 +1119,54 @@
       <c r="B8" s="6" t="s">
         <v>57</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>543</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
-        <v>2749.0</v>
+        <v>2879.0</v>
       </c>
       <c r="M8" s="9">
-        <v>3019.0</v>
+        <v>3169.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S8" s="6" t="s">
         <v>59</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
         <v>60</v>
       </c>
@@ -1189,54 +1189,54 @@
       <c r="B9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>543</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
-        <v>2749.0</v>
+        <v>2879.0</v>
       </c>
       <c r="M9" s="9">
-        <v>3019.0</v>
+        <v>3169.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>64</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>46</v>
       </c>
       <c r="S9" s="6" t="s">
         <v>65</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
         <v>66</v>
       </c>
@@ -1259,54 +1259,54 @@
       <c r="B10" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>326</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
-        <v>1739.0</v>
+        <v>1829.0</v>
       </c>
       <c r="M10" s="9">
-        <v>1909.0</v>
+        <v>2009.0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S10" s="6" t="s">
         <v>72</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
         <v>73</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
@@ -1327,54 +1327,54 @@
       <c r="B11" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>278</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
-        <v>1219.0</v>
+        <v>1279.0</v>
       </c>
       <c r="M11" s="9">
-        <v>1339.0</v>
+        <v>1409.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
         <v>46</v>
       </c>
       <c r="R11" s="6" t="s">
         <v>71</v>
       </c>
       <c r="S11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
         <v>79</v>
       </c>