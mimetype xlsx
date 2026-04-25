--- v3 (2026-03-07)
+++ v4 (2026-04-25)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>07.03.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+  <si>
+    <t>25.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -130,51 +130,51 @@
   <si>
     <t>ISBN предыдущего издания</t>
   </si>
   <si>
     <t>13.07.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Корягина Н. А., Антонова Н. В., Овсянникова С. В.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Педагогика, психология, социальная работа</t>
   </si>
   <si>
-    <t>Психология. Общие работы</t>
+    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>В курсе рассматриваются основные теоретические и практические подходы к общению. Ценность общения в настоящее время обусловлена его значимостью практически для всех сфер жизнедеятельности человека. Курс основан на изложении фундаментальных научных знаний отечественной психологической школы, а также материалов новейших российских и зарубежных исследований, практических наработок в области психологии общения. Особый акцент сделан на деловом общении как важнейшем компоненте профессиональной компетентности специалистов любого профиля, особенно представителей социономических профессий — журналистов, менеджеров, педагогов. Большое внимание уделяется развитию коммуникативной компетентности в области делового и профессионального общения, а также преодолению трудностей, возникающих в процессе общения. Большое количество упражнений позволяет отработать необходимые навыки общения на практике. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-19430-2</t>
   </si>
   <si>
     <t>88.5я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>14.07.2025</t>
   </si>
   <si>
     <t>ПСИХОЛОГИЯ ОБЩЕНИЯ 3-е изд., пер. и доп. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
@@ -200,53 +200,50 @@
     <t>Корягина Н. А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
     <t>Курс посвящен раскрытию проблематики самопрезентации личности и убеждающей коммуникации. В нем представлены современная и классическая теория психологии общения и взаимодействия, убеждающей коммуникации; феноменология самопрезентации человека как в ситуации межличностного взаимодействия, так и в публичных выступлениях. Курс содержит примеры известных в мировой практике техник и стратегий самопрезентации, приемы воздействия оратора на восприятие большой аудитории, а также анализ убеждающих речей известных ораторов. Практические задания и упражнения построены таким образом, чтобы учащийся смог самостоятельно развить или актуализировать уже имеющиеся у него специальные знания и навыки в области психологии убеждения и самопрезентации личности, что проявляется, например, в умении управлять впечатлением о себе окружающих, психологически воздействовать на оппонента (слушателя, собеседника) в ситуации межличностного общени или публичного выступления. В целом речь идет о развитии таких важных профессиональных компетенций, как гибкость и адаптивность поведения, эффективность коммуникаций, стрессоустойчивость и лидерство. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован специалистам в области психологии, менеджмента, социологии, политики и управления, работающим в сфере услуг и связи с общественностью, а также всем желающим развить в себе коммуникативные навыки и компетенции.</t>
   </si>
   <si>
     <t>978-5-534-16070-3</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ. ТЕОРИЯ И ПРАКТИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Корягина Н. А., Михайлова Е. В.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Социальная и организационная психология</t>
   </si>
   <si>
     <t>Курс сочетает фундаментальный научный подход, материалы новейших российских и зарубежных исследований с рассчитанным на широкий круг читателей доступным стилем изложения и акцентом на повседневное применение полученных знаний. Отличительной особенностью данного курса является включенное междисциплинарное исследование проблемы социальной психологии детства. Учебный курс содержит современные исследовательские практики в области достижений прикладной социальной психологии.</t>
   </si>
   <si>
     <t>978-5-534-21679-0</t>
   </si>
   <si>
     <t>02.10.2013</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ. Учебник для вузов</t>
   </si>
   <si>
     <t>978-5-534-21680-6</t>
   </si>
   <si>
     <t>26.11.2015</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ: ТЕОРИЯ И ПРАКТИЧЕСКИЕ МЕТОДЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс знакомит читателей с базовыми понятиями, принципами, проблемами и методами практической социальной психологии, формирует умения и навыки, необходимые в профессиональной деятельности психолога-практика. В курсе также анализируются цели, ценности и установки психолога, профессионально оказывающего помощь людям и группам людей. Курс содержит современные исследования и методики практической социальной психологии, освещает разные ее направления и подходы. Теоретические положения наглядно иллюстрируются примерами; каждая тема снабжена практическими заданиями для лучшего усвоения материала и закрепления навыков использования психологических методов. Курс будет полезен студентам гуманитарных специальностей, аспирантам, преподавателям и практикующим психологам.</t>
   </si>
@@ -1134,274 +1131,274 @@
       <c r="J8" s="8">
         <v>380</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1989.0</v>
       </c>
       <c r="M8" s="9">
         <v>2189.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S8" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>50</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.58</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>582924</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>61</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>380</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L9" s="9">
         <v>1989.0</v>
       </c>
       <c r="M9" s="9">
         <v>2189.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S9" s="6" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.58</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>583245</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>316</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1699.0</v>
       </c>
       <c r="M10" s="9">
         <v>1869.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.503</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="8">
         <v>589494</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="6"/>
       <c r="G11" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="8">
         <v>2026</v>
       </c>
       <c r="J11" s="8">
         <v>344</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L11" s="9">
         <v>1459.0</v>
       </c>
       <c r="M11" s="9">
         <v>1599.0</v>
       </c>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R11" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="R11" s="6" t="s">
+      <c r="S11" s="6" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="T11" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="V11" s="6"/>
       <c r="W11" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y11" s="8">
         <v>0.537</v>
       </c>
       <c r="Z11" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>