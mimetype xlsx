--- v4 (2026-04-25)
+++ v5 (2026-06-14)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>25.04.2026</t>
+    <t>14.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -184,51 +184,51 @@
   <si>
     <t>В курсе рассматриваются основные теоретические и практические подходы к общению. Ценность общения в настоящее время обусловлена его значимостью практически для всех сфер жизнедеятельности человека. Курс основан на изложении фундаментальных научных знаний отечественной психологической школы, а также материалов новейших российских и зарубежных исследований, практических наработок в области психологии общения. Особый акцент сделан на деловом общении как важнейшем компоненте профессиональной компетентности специалистов любого профиля, особенно представителей социономических профессий — журналистов, менеджеров, педагогов. Большое внимание уделяется развитию коммуникативной компетентности в области делового и профессионального общения, а также преодолению трудностей, возникающих в процессе общения. Большое количество упражнений позволяет отработать необходимые навыки общения на практике.</t>
   </si>
   <si>
     <t>978-5-534-19627-6</t>
   </si>
   <si>
     <t>88.5я723</t>
   </si>
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>САМОПРЕЗЕНТАЦИЯ И УБЕЖДАЮЩАЯ КОММУНИКАЦИЯ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Корягина Н. А.</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Предпринимательство. Лидерство</t>
   </si>
   <si>
-    <t>Курс посвящен раскрытию проблематики самопрезентации личности и убеждающей коммуникации. В нем представлены современная и классическая теория психологии общения и взаимодействия, убеждающей коммуникации; феноменология самопрезентации человека как в ситуации межличностного взаимодействия, так и в публичных выступлениях. Курс содержит примеры известных в мировой практике техник и стратегий самопрезентации, приемы воздействия оратора на восприятие большой аудитории, а также анализ убеждающих речей известных ораторов. Практические задания и упражнения построены таким образом, чтобы учащийся смог самостоятельно развить или актуализировать уже имеющиеся у него специальные знания и навыки в области психологии убеждения и самопрезентации личности, что проявляется, например, в умении управлять впечатлением о себе окружающих, психологически воздействовать на оппонента (слушателя, собеседника) в ситуации межличностного общени или публичного выступления. В целом речь идет о развитии таких важных профессиональных компетенций, как гибкость и адаптивность поведения, эффективность коммуникаций, стрессоустойчивость и лидерство. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс адресован специалистам в области психологии, менеджмента, социологии, политики и управления, работающим в сфере услуг и связи с общественностью, а также всем желающим развить в себе коммуникативные навыки и компетенции.</t>
+    <t>Курс посвящен раскрытию проблематики самопрезентации личности и убеждающей коммуникации. В нем представлены современная и классическая теория психологии общения и взаимодействия, убеждающей коммуникации; феноменология самопрезентации человека как в ситуации межличностного взаимодействия, так и в публичных выступлениях. Курс содержит примеры известных в мировой практике техник и стратегий самопрезентации, приемы воздействия оратора на восприятие большой аудитории, а также анализ убеждающих речей известных ораторов. Практические задания и упражнения позволяют развить такие важные профессиональные компетенций, как гибкость и адаптивность поведения, эффективность коммуникаций, стрессоустойчивость и лидерство.</t>
   </si>
   <si>
     <t>978-5-534-16070-3</t>
   </si>
   <si>
     <t>88.53я73</t>
   </si>
   <si>
     <t>17.10.2018</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ. ТЕОРИЯ И ПРАКТИКА. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Корягина Н. А., Михайлова Е. В.</t>
   </si>
   <si>
     <t>Курс сочетает фундаментальный научный подход, материалы новейших российских и зарубежных исследований с рассчитанным на широкий круг читателей доступным стилем изложения и акцентом на повседневное применение полученных знаний. Отличительной особенностью данного курса является включенное междисциплинарное исследование проблемы социальной психологии детства. Учебный курс содержит современные исследовательские практики в области достижений прикладной социальной психологии.</t>
   </si>
   <si>
     <t>978-5-534-21679-0</t>
   </si>
   <si>
     <t>02.10.2013</t>
   </si>
@@ -241,51 +241,51 @@
   <si>
     <t>26.11.2015</t>
   </si>
   <si>
     <t>СОЦИАЛЬНАЯ ПСИХОЛОГИЯ: ТЕОРИЯ И ПРАКТИЧЕСКИЕ МЕТОДЫ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Курс знакомит читателей с базовыми понятиями, принципами, проблемами и методами практической социальной психологии, формирует умения и навыки, необходимые в профессиональной деятельности психолога-практика. В курсе также анализируются цели, ценности и установки психолога, профессионально оказывающего помощь людям и группам людей. Курс содержит современные исследования и методики практической социальной психологии, освещает разные ее направления и подходы. Теоретические положения наглядно иллюстрируются примерами; каждая тема снабжена практическими заданиями для лучшего усвоения материала и закрепления навыков использования психологических методов. Курс будет полезен студентам гуманитарных специальностей, аспирантам, преподавателям и практикующим психологам.</t>
   </si>
   <si>
     <t>978-5-9916-5958-1</t>
   </si>
   <si>
     <t>04.12.2023</t>
   </si>
   <si>
     <t>ЭФФЕКТИВНЫЕ КОММУНИКАЦИИ. СОЦИАЛЬНАЯ КОМПЕТЕНТНОСТЬ ЛИЧНОСТИ. Учебник для вузов</t>
   </si>
   <si>
     <t>Общественные науки</t>
   </si>
   <si>
     <t>Социология</t>
   </si>
   <si>
-    <t>На сегодняшний день проблематика делового общения и взаимодействия выступает одной из основных тем теории и практики. Не секрет, что в рамках делового общения успех любого человека в подавляющем большинстве зависит от его коммуникативного умения, и лишь небольшая часть успеха связана с его узкой профессиональной подготовкой. Наша книга познакомит вас с речевыми конструкциями, которые отвечают за большинство неудач в общении, и научит общаться с «трудными» людьми в различных коммуникативных ситуациях. Кроме того, работа поможет получить теоретические знания техник и стратегий успешных переговоров, навыки управления процессом переговоров, помогающие добиваться взаимной выгоды даже в самых сложных или конфликтных ситуациях, сохраняя или приобретая достоинство, выгоды, репутацию, долгосрочные партнерства и т. д. Издание содержит классическую теорию психологии общения, переговорного процесса; современные исследовательские практики в области делового общения и коммуникации. В конце глав предложены психологические задания и тренинговые упражнения для повышения коммуникативной компетентности, а также техники для развития основных коммуникативных навыков: активного слушания, убеждения, самопрезентации, публичного выступления, ведения переговоров, разрешения конфликтных ситуаций и пр. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений, обучающихся по гуманитарным направлениям.</t>
+    <t>На сегодняшний день проблематика делового общения и взаимодействия выступает одной из основных тем теории и практики. Не секрет, что в рамках делового общения успех любого человека в подавляющем большинстве зависит от его коммуникативного умения, и лишь небольшая часть успеха связана с его узкой профессиональной подготовкой. Наша книга познакомит вас с речевыми конструкциями, которые отвечают за большинство неудач в общении, и научит общаться с «трудными» людьми в различных коммуникативных ситуациях. Кроме того, работа поможет получить теоретические знания техник и стратегий успешных переговоров, навыки управления процессом переговоров, помогающие добиваться взаимной выгоды даже в самых сложных или конфликтных ситуациях, сохраняя или приобретая достоинство, выгоды, репутацию, долгосрочные партнерства и т. д.</t>
   </si>
   <si>
     <t>978-5-534-18144-9</t>
   </si>
   <si>
     <t>60.524.224я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>