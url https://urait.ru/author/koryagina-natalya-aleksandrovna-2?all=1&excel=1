--- v5 (2026-06-14)
+++ v6 (2026-08-03)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
-    <t>14.06.2026</t>
+    <t>04.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>