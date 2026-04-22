--- v1 (2026-03-05)
+++ v2 (2026-04-22)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
-    <t>05.03.2026</t>
+    <t>22.04.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>