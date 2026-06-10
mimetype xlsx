--- v2 (2026-04-22)
+++ v3 (2026-06-10)
@@ -14,53 +14,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
-[...1 lines deleted...]
-    <t>22.04.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>10.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>
@@ -133,138 +133,135 @@
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>ВНЕШНЕЭКОНОМИЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ 12-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Прокушев Е. Ф., Костин А. А. ; Под ред. Прокушева Е.Ф.</t>
   </si>
   <si>
     <t>Переплет</t>
   </si>
   <si>
     <t>Гриф УМО ВО</t>
   </si>
   <si>
     <t>Высшее образование</t>
   </si>
   <si>
     <t>Экономические науки</t>
   </si>
   <si>
     <t>Мировая экономика и внешнеэкономическая деятельность</t>
   </si>
   <si>
-    <t>В курсе изложен анализ структуры и динамики показателей развития внешнеэкономической деятельности России и зарубежных стран, приведены сведения об основах внешнеэкономической деятельности предприятий, видах государственного регулирования внешнеторговой и таможенной деятельности Российской Федерации в соответствии с таможенным законодательством Евразийского экономического союза, законодательством Российской Федерации о таможенном регулировании. Рассматриваются вопросы продажи на внешнем рынке товаров, машин и оборудования, лицензий и ноу-хау, торговли услугами, продвижения товаров на мировом рынке. В данном издании особое внимание уделено организации и технологии внешнеторговых операций, технике заключения контрактов, базисным условиям поставки товаров в соответствии с Инкотермс. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, руководителей и работников организаций и предприятий, занимающихся внешнеэкономической деятельностью.</t>
+    <t>В курсе изложен анализ структуры и динамики показателей развития внешнеэкономической деятельности России и зарубежных стран, приведены сведения об основах внешнеэкономической деятельности предприятий, видах государственного регулирования внешнеторговой и таможенной деятельности Российской Федерации в соответствии с таможенным законодательством Евразийского экономического союза, законодательством Российской Федерации о таможенном регулировании. Рассматриваются вопросы продажи на внешнем рынке товаров, машин и оборудования, лицензий и ноу-хау, торговли услугами, продвижения товаров на мировом рынке. В данном издании особое внимание уделено организации и технологии внешнеторговых операций, технике заключения контрактов, базисным условиям поставки товаров в соответствии с Инкотермс.</t>
   </si>
   <si>
     <t>М.:Издательство Юрайт</t>
   </si>
   <si>
     <t>978-5-534-17237-9</t>
   </si>
   <si>
     <t>65.298я73</t>
   </si>
   <si>
     <t>70*100/16</t>
   </si>
   <si>
     <t>03.07.2023</t>
   </si>
   <si>
     <t>ВНЕШНЕЭКОНОМИЧЕСКАЯ ДЕЯТЕЛЬНОСТЬ. Учебник и практикум для СПО</t>
   </si>
   <si>
     <t>Гриф УМО СПО</t>
   </si>
   <si>
     <t>Профессиональное образование</t>
   </si>
   <si>
-    <t>В курсе изложен анализ структуры и динамики показателей развития внешнеэкономической деятельности России и зарубежных стран, приведены сведения об основах внешнеэкономической деятельности предприятий, видах государственного регулирования внешнеторговой и таможенной деятельности Российской Федерации в соответствии с таможенным законодательством Евразийского экономического союза, законодательством Российской Федерации о таможенном регулировании. Рассматриваются вопросы продажи на внешнем рынке товаров, машин и оборудования, лицензий и ноу-хау, торговли услугами, продвижения товаров на мировом рынке. В данном издании особое внимание уделено организации и технологии внешнеторговых операций, технике заключения контрактов, базисным условиям поставки товаров в соответствии с Инкотермс. Соответствует актуальным требованиям федерального государственного образовательного стандарта среднего профессионального образования и профессиональным требованиям. Для студентов образовательных учреждений среднего профессионального образования.</t>
-[...1 lines deleted...]
-  <si>
     <t>978-5-534-17241-6</t>
   </si>
   <si>
     <t>65.298я723</t>
   </si>
   <si>
     <t>10.07.2023</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ ВНЕШНЕЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ 2-е изд. Учебник и практикум для вузов</t>
   </si>
   <si>
-    <t>В курсе приведены сведения об основах внешнеэкономической деятельности предприятий, видах государственного регулирования внешнеторговой и таможенной деятельности Российской Федерации в соответствии с таможенным законодательством Евразийского экономического союза, законодательством Российской Федерации о таможенном регулировании. Рассмотрены базисные условия поставки товаров в соответствии с Инкотермс, правила таможенного декларирования и транспортное обеспечение международных поставок. Представлены маркетинговые стратегии продвижения на зарубежных рынках, а также способы создания и управления предприятиями с иностранными инвестициями. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, руководителей и работников организаций и предприятий, занимающихся внешнеэкономической деятельностью.</t>
+    <t>В курсе приведены сведения об основах внешнеэкономической деятельности предприятий, видах государственного регулирования внешнеторговой и таможенной деятельности Российской Федерации в соответствии с таможенным законодательством Евразийского экономического союза, законодательством Российской Федерации о таможенном регулировании. Рассмотрены базисные условия поставки товаров в соответствии с Инкотермс, правила таможенного декларирования и транспортное обеспечение международных поставок. Представлены маркетинговые стратегии продвижения на зарубежных рынках, а также способы создания и управления предприятиями с иностранными инвестициями.</t>
   </si>
   <si>
     <t>978-5-534-17238-6</t>
   </si>
   <si>
     <t>ОРГАНИЗАЦИЯ И ТЕХНИКА ВНЕШНЕТОРГОВЫХ ОПЕРАЦИЙ 2-е изд., пер. и доп. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>В курсе рассмотрена организация и техника операций во внешнеэкономической деятельности: заключение контрактов купли-продажи, процедуры оформления внешнеторговых сделок, выбор каналов сбыта, подготовка коммерческих предложений и ведение переговоров. Раскрыты особенности внешнеторговых операций по отдельным направлениям торговли, осуществления торгово-посреднической деятельности и торговых операций состязательного типа. Отдельная тема посвящена международным расчетам и валютно-финансовым отношениям. Соответствует актуальным требованиям федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, руководителей и работников организаций и предприятий, занимающихся внешнеэкономической деятельностью.</t>
   </si>
   <si>
     <t>978-5-534-17239-3</t>
   </si>
   <si>
     <t>26.09.2023</t>
   </si>
   <si>
     <t>ОСНОВЫ ВНЕШНЕЭКОНОМИЧЕСКОЙ ДЕЯТЕЛЬНОСТИ РОССИЙСКОЙ ФЕДЕРАЦИИ. Учебник и практикум для вузов</t>
   </si>
   <si>
     <t>Обложка</t>
   </si>
   <si>
-    <t>Курс "Основы внешнеэкономической деятельности Российской Федерации" является частью базового курса "Внешнеэкономическая деятельность", в которой изложен анализ структуры и динамики показателей развития внешнеэкономической деятельности России, приведены сведения об основах внешнеэкономической деятельности предприятий. Рассматриваются вопросы государственной системы обеспечения развития внешнеэкономической деятельности, аспекты влияния санкций на внешнюю торговлю и экономику России. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, руководителей и работников организаций и предприятий, занимающихся внешнеэкономической деятельностью.</t>
+    <t>Курс "Основы внешнеэкономической деятельности Российской Федерации" является частью базового курса "Внешнеэкономическая деятельность", в которой изложен анализ структуры и динамики показателей развития внешнеэкономической деятельности России, приведены сведения об основах внешнеэкономической деятельности предприятий, рассматриваются вопросы государственной системы обеспечения развития внешнеэкономической деятельности, а также аспекты влияния санкций на внешнюю торговлю и экономику России. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Курс ориентирован на студентов образовательных организаций высшего образования, обучающихся по экономическим направлениям, аспирантов, слушателей программ профессиональной переподготовки и повышения квалификации, руководителей и работников организаций и предприятий, занимающихся внешнеэкономической деятельностью.</t>
   </si>
   <si>
     <t>978-5-534-17240-9</t>
   </si>
   <si>
     <t>06.05.2024</t>
   </si>
   <si>
     <t>СОВЕРШЕНИЕ ТАМОЖЕННЫХ ОПЕРАЦИЙ В ОТНОШЕНИИ ОТДЕЛЬНЫХ КАТЕГОРИЙ ТОВАРОВ 2-е изд., пер. и доп. Учебник для вузов</t>
   </si>
   <si>
     <t>Костин А. А., Малышенко Ю. В., Шаповалова М. А., Кулешов А. В. ; Под ред. Кулешова А.В.</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Налоговая, таможенная, бюджетная системы. Государственные закупки</t>
   </si>
   <si>
-    <t>В курсе исследуются вопросы совершения таможенных операций в отношении отдельных категорий товаров. Раскрываются особенности совершения таможенных операций при перемещении транспортных средств международной перевозки, особенности ввоза, вывоза и декларирования товаров, перемещаемых трубопроводным транспортом и по линиям электропередачи, особенности совершения таможенных операций в отношении припасов, между- народных почтовых отправлений и экспресс-грузов, особенности перемещения товаров отдельными категориями лиц и прочее. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, магистрантов, аспирантов, преподавателей, а также практических работников таможенных органов.</t>
+    <t>В учебном пособии исследуются вопросы совершения таможенных операций в отношении отдельных категорий товаров. Раскрываются особенности совершения таможенных операций при перемещении транспортных средств международной перевозки, особенности ввоза, вывоза и декларирования товаров, перемещаемых трубопроводным транспортом и по линиям электропередачи, особенности совершения таможенных операций в отношении припасов, между- народных почтовых отправлений и экспресс-грузов, особенности перемещения товаров отдельными категориями лиц и прочее. Соответствует актуальным требованиям Федерального государственного образовательного стандарта высшего образования. Для студентов высших учебных заведений экономического профиля, магистрантов, аспирантов, преподавателей, а также практических работников таможенных органов.</t>
   </si>
   <si>
     <t>978-5-534-19179-0</t>
   </si>
   <si>
     <t>67.401.143.1я73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00р.;-# ##0.00р."/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -973,341 +970,341 @@
       <c r="K6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L6" s="9">
         <v>2449.0</v>
       </c>
       <c r="M6" s="9">
         <v>2689.0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P6" s="6" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S6" s="6" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U6" s="6" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="V6" s="6"/>
       <c r="W6" s="6" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" s="8">
         <v>0.701</v>
       </c>
       <c r="Z6" s="6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="8">
         <v>589295</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="6" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E7" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="6"/>
       <c r="G7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="8">
         <v>2026</v>
       </c>
       <c r="J7" s="8">
         <v>169</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L7" s="9">
         <v>1019.0</v>
       </c>
       <c r="M7" s="9">
         <v>1119.0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O7" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P7" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q7" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R7" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="T7" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="V7" s="6"/>
       <c r="W7" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y7" s="8">
         <v>0.325</v>
       </c>
       <c r="Z7" s="6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="8">
         <v>588940</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="6" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F8" s="6"/>
       <c r="G8" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="8">
         <v>2026</v>
       </c>
       <c r="J8" s="8">
         <v>202</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L8" s="9">
         <v>1169.0</v>
       </c>
       <c r="M8" s="9">
         <v>1289.0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P8" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q8" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R8" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="T8" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="V8" s="6"/>
       <c r="W8" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y8" s="8">
         <v>0.365</v>
       </c>
       <c r="Z8" s="6"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="8">
         <v>589352</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E9" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="6"/>
       <c r="G9" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="8">
         <v>2026</v>
       </c>
       <c r="J9" s="8">
         <v>118</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="L9" s="9">
         <v>669.0</v>
       </c>
       <c r="M9" s="9">
         <v>739.0</v>
       </c>
       <c r="N9" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O9" s="6" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="P9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="R9" s="6" t="s">
         <v>38</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="T9" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="V9" s="6"/>
       <c r="W9" s="6" t="s">
         <v>42</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y9" s="8">
         <v>0.161</v>
       </c>
       <c r="Z9" s="6"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="8">
         <v>586699</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F10" s="6"/>
       <c r="G10" s="7" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="8">
         <v>2026</v>
       </c>
       <c r="J10" s="8">
         <v>284</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="L10" s="9">
         <v>1549.0</v>
       </c>
       <c r="M10" s="9">
         <v>1699.0</v>
       </c>
       <c r="N10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O10" s="6" t="s">
         <v>34</v>
       </c>
       <c r="P10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q10" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="R10" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="R10" s="6" t="s">
+      <c r="S10" s="6" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="T10" s="6" t="s">
         <v>40</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="V10" s="6"/>
       <c r="W10" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>43</v>
       </c>
       <c r="Y10" s="8">
         <v>0.464</v>
       </c>
       <c r="Z10" s="6"/>
     </row>
   </sheetData>
   <autoFilter ref="A4:Z4"/>
   <mergeCells>
     <mergeCell ref="B1:R1"/>
     <mergeCell ref="A2:R2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G5" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G6" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>