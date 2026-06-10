--- v3 (2026-06-10)
+++ v4 (2026-06-10)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>10.06.2026</t>
+    <t>11.06.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>