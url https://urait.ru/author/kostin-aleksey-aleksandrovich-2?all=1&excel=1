--- v4 (2026-06-10)
+++ v5 (2026-08-02)
@@ -16,51 +16,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$4:$Z$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>11.06.2026</t>
+    <t>03.08.2026</t>
   </si>
   <si>
     <t>ИЗДАТЕЛЬСТВО ЮРАЙТ СОБСТВЕННАЯ ПРОДУКЦИЯ</t>
   </si>
   <si>
     <t>Адрес: 111123, Москва, ул.Плеханова, 4 А, бизнес-центр Юникон, тел./факс: (495) 744-00-12, сайт: www.urait.ru, отдел продаж: sales@urait.ru</t>
   </si>
   <si>
     <t>Всего книг</t>
   </si>
   <si>
     <t>Сумма заказа:</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Дата выхода книги</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Название</t>
   </si>